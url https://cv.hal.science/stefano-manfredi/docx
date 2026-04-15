--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefano Manfredi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefano-manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-5815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202972917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadic', 'Sedentary', and 'Sedentarised' as comparative ecolinguistic concepts: Evidence from Arabic historical dialectology and contact linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Procházka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, What is Bedouin-type Arabic? Fresh Perspectives and New Data, 115, pp.205-263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/phaidra.684_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-driven description of o in Naijá (Nigerian Pidgin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.22016.man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical (re)ordering and commodification of linguistic resources during the December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An areal typology of kin terms in the Nuba Mountain languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.199-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain Constructions in modern Arabic dialects: a typological overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.501-523. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.497-500. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;A grammar of Pichi&amp;quot; by Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.621-630. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2020-2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dialect History of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.146 (1-17). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages6030146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity, Religion, Nationalism. Intersections and Ambiguities in a Shifting Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.761-778. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et identités de la révolution de décembre au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.981-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, religion, nationalisme : intersections et ambiguïtés dans un Soudan en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.761-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Identities of December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.981-988. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic (Arabi Juba). A ‘less indigenous’ language of South Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.209-230. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/sols.35596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Buchstaller, Anders Holmberg & Mohammad Almoaily (eds). (2014) Pidgins and creoles beyond Africa-Europe encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.1.09man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and the emergence of a definite article in Juba Arabic and Ki-Nubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.205 - 232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.2.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax and prosody of topic and focus in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arabic-based Pidgins and Creoles, 29 (2), pp.319 - 351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.29.2.01int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMONSTRATIVES IN A BEDOUIN ARABIC DIALECT OF WESTERN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Orientalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendok: a youth secret language in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de dialectologia norteafricana y andalusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDÓK: A YOUTH SECRET LANGUAGE IN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Dialectología Norteafricana y Andalusí (EDNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113 - 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/SRJE9758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigerian Pidgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/chercheure-a-l-ouvrage/arabic-and-contact-induced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Pidgin and Creole Language Structures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a phylogenetic classification of Arabic dialects: A pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Malte, May 2024, La valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: towards a database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial subordination in Creole and Pidgin Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gottingen, Oct 2023, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creole-lexifier language contact in diaspora: the case of Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2023 summer meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Groningen, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethno-sociolinguistique à la complexité soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUE ET ESPACE SOCIAL EN ARABOPHONIE : ENTRE LE NIL ET L’ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements meta-sémiotiques en temps de contestation : « la révolution de décembre » au Soudan (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat 2022 - Forum International des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf Pidgin Arabic: transient learner variety or true pidgin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical language contact and emergent / emerging varieties in the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bremen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creolization as a booster of cyclical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of substrate in the emergence of Arabic-lexified (pidgin)creoles of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The substrate question in Arabic-based pidgins and creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à la description et à la comparaison des dialectes arabes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Cohen (1922-2013) Cent ans de linguistique (chamito-)sémitique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et construction identitaire au Soudan et au Soudan du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabités/africanités au Soudan : représentations et enjeux d’une construction identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact and Bedouin-Sedentary split in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st WIBARAB symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitè de Vienne, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I see so myself o” A corpus-based analysis of the pragmatic and modal functions of the marker o in Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting revolutionary linguistic resources in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan Linguistic Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Doha / University of Khartoum, Apr 2021, En ligne (Doha), Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gerdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale des mots. Note critique sur la catégorisation des mouvements globaux à partir d’un glossaire de la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Printemps pas que « arabes » : Circulations, transferts et segmentations des mouvements révolutionnaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining the notion of pidgincreole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu sur la notion de « indigenous » entre la conférence de Rejaf (1928) et la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ème Congrès du GIS Moyen-Orient et Mondes-Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim report on NaijaSynCor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Egbokhare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Naija, Institute of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRA, Jun 2019, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialect history of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference of Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing morphosyntactic variation in Naija (Nigerian Pidgin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The encoding on Pain in modern Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association Internationale de Dialectologie Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning language boundaries in plurilingal corpora : the CLAPOTY experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur les catégories de pidgin, créole, pidgin-créole, et post-créole : le cas de l’arabi juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes 2014-2018 de la Fédération Typologie et Universaux Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language ideologies in post-independence South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Bremen Conference on Language and Literature in Colonial and Postcolonial Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole arabe de Juba entre pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres d’Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages or dialects? Celebrating the diversity of Arabic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la subordination dans les langues créoles et non-créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du LABEX-EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of kedé in Sudanese Arabic and Arabic-based pidgins and creoles. From speaker-oriented modal marker to general subordinator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIDA conference (Association Internationale de Dialectologie Arabe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucharest, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial subordinators in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Meeting of the Society for Pidgin and Creole Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM change in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aruba, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daju verbal morphology with special focus on Laggorí and Shatt Damam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boyeldieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Languages Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione sull'espressione del plurale nominale nel creolo arabo di Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1a Giornata di Studi Arabi e Semitici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Mar 2014, Turin, Italy. pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et minorités au Soudan (du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités et états-nations en Afrique, théories et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE USES VS. LANGUAGE POLICY: SOUTH SUDAN AND JUBA ARABIC IN THE POST-INDEPENDENCE ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Coordinamento Universitario per la Cooperazione allo Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Soudan. pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-assertive focus in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Afro-Asiatic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Naples, Italy. pp.183-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring typological variation across varieties of Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75, pp.i-iii, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-frontmatter4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan: identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 (240), 2020, Cahiers d'Etudes Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la dialectologie arabe, un entretien avec Stefano Manfredi (SeDyL, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic as a contact language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781315147062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and calquing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contac-Induced Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.625-641, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2020, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based pidgins and creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Bizri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enam Al-Wer; Uri Horesh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2019, 9781138853966. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315722450-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayered and Data-Driven Method for Exploring Arabic in Multilingual Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Arnold; Maciej Klimiuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Dialectology: Methodology and Field Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-158, 2019, 978-3-447-11275-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvrnfqvw.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in contact, now and then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, John Benjamins Publishing Company, pp.2-17, 2018, Studies in Arabic Linguistics, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sal.6.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of modals in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afroasiatic. Data and perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of linguistic borders and the rise of national identity in South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Dialect Performance. A Study of Communities and Dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact, borrowing and codeswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amina Mettouchi; Martine Vanhove; Dominique Caubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of lesser-described Languages: the CorpAfroAs Corpus of spoken AfroAsiatic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, John Benjamins, pp.283-308, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One tribe, one language. Ethno-linguistic identity and language revitalization among the Laggorí in the Nuba Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cascarri; François Ireton; Munzul Assal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Political Conflicts and Identities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.281-301, 2015, 978-1-78238-617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intonation of Topic and Focus: Zaar (Nigeria), Tamasheq (Niger), Juba Arabic (South Sudan) and Tripoli Arabic (Libya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mettouchi, Amina; Vanhove, Martine; Caubet, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of Lesser-described Languages. The CorpAfroAs corpus of spoken AfroAsiatic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (68), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-115, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin and Creole Languages: Pidgins, creoles and mixed languages based on languages from Africa, Asia, Australia and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native varieties of Arabic in an emerging urban centre of western Sudan. Evidence from Kadugli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER; DE GRUYTER, pp.13-50, 2013, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110292343.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect mixing and dialect levelling in Kordofanian Baggara Arabic (Western Sudan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAMIQUES LANGAGIERES EN ARABOPHONIES: VARIATIONS, CONTACS, MIGRATIONS ET CREATIONS ARTISTIQUES. HOMMAGE OFFERT A DOMINIQUE CAUBET PAR SES ELEVES ET COLLEGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA, pp.141-162, 2012, 9788461614370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حرية سلام وعدالة (Freedom, Peace and Justice) - A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom Peace Justice. A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW STATE, AN OLD LANGUAGE POLICY, AND A PIDGINCREOLE: JUBA ARABIC IN SOUTH SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Soudan, identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabi Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017, Les langues du monde, Samia Naïm, 978-90-429-3504-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 29 (2), 2014, Journal of Pidgin and Creole Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefano Manfredi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefano-manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-5815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202972917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadic', 'Sedentary', and 'Sedentarised' as comparative ecolinguistic concepts: Evidence from Arabic historical dialectology and contact linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Procházka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, What is Bedouin-type Arabic? Fresh Perspectives and New Data, 115, pp.205-263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/phaidra.684_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-driven description of o in Naijá (Nigerian Pidgin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.22016.man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An areal typology of kin terms in the Nuba Mountain languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.199-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical (re)ordering and commodification of linguistic resources during the December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain Constructions in modern Arabic dialects: a typological overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.501-523. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.497-500. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;A grammar of Pichi&amp;quot; by Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.621-630. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2020-2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dialect History of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.146 (1-17). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages6030146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, religion, nationalisme : intersections et ambiguïtés dans un Soudan en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.761-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et identités de la révolution de décembre au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.981-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity, Religion, Nationalism. Intersections and Ambiguities in a Shifting Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.761-778. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Identities of December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.981-988. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic (Arabi Juba). A ‘less indigenous’ language of South Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.209-230. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/sols.35596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Buchstaller, Anders Holmberg & Mohammad Almoaily (eds). (2014) Pidgins and creoles beyond Africa-Europe encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.1.09man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and the emergence of a definite article in Juba Arabic and Ki-Nubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.205 - 232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.2.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax and prosody of topic and focus in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arabic-based Pidgins and Creoles, 29 (2), pp.319 - 351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.29.2.01int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMONSTRATIVES IN A BEDOUIN ARABIC DIALECT OF WESTERN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Orientalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendok: a youth secret language in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de dialectologia norteafricana y andalusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDÓK: A YOUTH SECRET LANGUAGE IN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Dialectología Norteafricana y Andalusí (EDNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113 - 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a phylogenetic classification of Arabic dialects: A pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Malte, May 2024, La valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creole-lexifier language contact in diaspora: the case of Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2023 summer meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Groningen, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: towards a database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial subordination in Creole and Pidgin Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gottingen, Oct 2023, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethno-sociolinguistique à la complexité soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUE ET ESPACE SOCIAL EN ARABOPHONIE : ENTRE LE NIL ET L’ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements meta-sémiotiques en temps de contestation : « la révolution de décembre » au Soudan (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat 2022 - Forum International des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à la description et à la comparaison des dialectes arabes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Cohen (1922-2013) Cent ans de linguistique (chamito-)sémitique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of substrate in the emergence of Arabic-lexified (pidgin)creoles of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The substrate question in Arabic-based pidgins and creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et construction identitaire au Soudan et au Soudan du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabités/africanités au Soudan : représentations et enjeux d’une construction identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creolization as a booster of cyclical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf Pidgin Arabic: transient learner variety or true pidgin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical language contact and emergent / emerging varieties in the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bremen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact and Bedouin-Sedentary split in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st WIBARAB symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitè de Vienne, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I see so myself o” A corpus-based analysis of the pragmatic and modal functions of the marker o in Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting revolutionary linguistic resources in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan Linguistic Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Doha / University of Khartoum, Apr 2021, En ligne (Doha), Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gerdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale des mots. Note critique sur la catégorisation des mouvements globaux à partir d’un glossaire de la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Printemps pas que « arabes » : Circulations, transferts et segmentations des mouvements révolutionnaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining the notion of pidgincreole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu sur la notion de « indigenous » entre la conférence de Rejaf (1928) et la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ème Congrès du GIS Moyen-Orient et Mondes-Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim report on NaijaSynCor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Egbokhare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Naija, Institute of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRA, Jun 2019, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialect history of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference of Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing morphosyntactic variation in Naija (Nigerian Pidgin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The encoding on Pain in modern Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association Internationale de Dialectologie Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning language boundaries in plurilingal corpora : the CLAPOTY experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur les catégories de pidgin, créole, pidgin-créole, et post-créole : le cas de l’arabi juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes 2014-2018 de la Fédération Typologie et Universaux Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language ideologies in post-independence South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Bremen Conference on Language and Literature in Colonial and Postcolonial Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole arabe de Juba entre pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres d’Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages or dialects? Celebrating the diversity of Arabic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la subordination dans les langues créoles et non-créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du LABEX-EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of kedé in Sudanese Arabic and Arabic-based pidgins and creoles. From speaker-oriented modal marker to general subordinator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIDA conference (Association Internationale de Dialectologie Arabe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucharest, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial subordinators in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Meeting of the Society for Pidgin and Creole Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM change in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aruba, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et minorités au Soudan (du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités et états-nations en Afrique, théories et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione sull'espressione del plurale nominale nel creolo arabo di Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1a Giornata di Studi Arabi e Semitici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Mar 2014, Turin, Italy. pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daju verbal morphology with special focus on Laggorí and Shatt Damam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boyeldieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Languages Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE USES VS. LANGUAGE POLICY: SOUTH SUDAN AND JUBA ARABIC IN THE POST-INDEPENDENCE ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Coordinamento Universitario per la Cooperazione allo Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Soudan. pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-assertive focus in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Afro-Asiatic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Naples, Italy. pp.183-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=1. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/SRJE9758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigerian Pidgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/chercheure-a-l-ouvrage/arabic-and-contact-induced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Pidgin and Creole Language Structures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring typological variation across varieties of Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75, pp.i-iii, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-frontmatter4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan: identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 (240), 2020, Cahiers d'Etudes Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la dialectologie arabe, un entretien avec Stefano Manfredi (SeDyL, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حرية سلام وعدالة (Freedom, Peace and Justice) - A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom Peace Justice. A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW STATE, AN OLD LANGUAGE POLICY, AND A PIDGINCREOLE: JUBA ARABIC IN SOUTH SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic as a contact language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781315147062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and calquing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contac-Induced Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.625-641, 2020, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based pidgins and creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Bizri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enam Al-Wer; Uri Horesh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2019, 9781138853966. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315722450-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayered and Data-Driven Method for Exploring Arabic in Multilingual Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Arnold; Maciej Klimiuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Dialectology: Methodology and Field Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-158, 2019, 978-3-447-11275-8. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvrnfqvw.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in contact, now and then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, John Benjamins Publishing Company, pp.2-17, 2018, Studies in Arabic Linguistics, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sal.6.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of modals in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afroasiatic. Data and perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of linguistic borders and the rise of national identity in South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Dialect Performance. A Study of Communities and Dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact, borrowing and codeswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amina Mettouchi; Martine Vanhove; Dominique Caubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of lesser-described Languages: the CorpAfroAs Corpus of spoken AfroAsiatic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, John Benjamins, pp.283-308, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One tribe, one language. Ethno-linguistic identity and language revitalization among the Laggorí in the Nuba Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cascarri; François Ireton; Munzul Assal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Political Conflicts and Identities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.281-301, 2015, 978-1-78238-617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intonation of Topic and Focus: Zaar (Nigeria), Tamasheq (Niger), Juba Arabic (South Sudan) and Tripoli Arabic (Libya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mettouchi, Amina; Vanhove, Martine; Caubet, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of Lesser-described Languages. The CorpAfroAs corpus of spoken AfroAsiatic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (68), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-115, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native varieties of Arabic in an emerging urban centre of western Sudan. Evidence from Kadugli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER; DE GRUYTER, pp.13-50, 2013, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110292343.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin and Creole Languages: Pidgins, creoles and mixed languages based on languages from Africa, Asia, Australia and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect mixing and dialect levelling in Kordofanian Baggara Arabic (Western Sudan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAMIQUES LANGAGIERES EN ARABOPHONIES: VARIATIONS, CONTACS, MIGRATIONS ET CREATIONS ARTISTIQUES. HOMMAGE OFFERT A DOMINIQUE CAUBET PAR SES ELEVES ET COLLEGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA, pp.141-162, 2012, 9788461614370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Soudan, identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabi Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017, Les langues du monde, Samia Naïm, 978-90-429-3504-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 29 (2), 2014, Journal of Pidgin and Creole Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24AED2A9"/>
+    <w:nsid w:val="54BA6224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-manfredi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-5815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202972917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/phaidra.684_09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;r &#268;&#233;pl&#246;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.22016.man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2023.0014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2020-2068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6030146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzoul Assal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.35596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.1.09man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.2.01man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.29.2.01int" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/AQGB5951" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/SRJE9758" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrollino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Egbokhare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco&#176;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-frontmatter4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32167" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744557" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Arabic-Sociolinguistics-1st-Edition/Al-Wer-Horesh/p/book/9781138853966" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315722450-10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sal.6.01man" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/scl.68.03car/details" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906282v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110292343.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzul Assal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10540" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-manfredi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-5815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202972917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/phaidra.684_09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;r &#268;&#233;pl&#246;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.22016.man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2023.0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2020-2068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6030146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzoul Assal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.35596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.1.09man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.2.01man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.29.2.01int" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Egbokhare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco&#176;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/AQGB5951" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/SRJE9758" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrollino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-frontmatter4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32167" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744557" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Arabic-Sociolinguistics-1st-Edition/Al-Wer-Horesh/p/book/9781138853966" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315722450-10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sal.6.01man" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/scl.68.03car/details" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110292343.13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzul Assal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10540" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>