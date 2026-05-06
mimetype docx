--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefano Manfredi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefano-manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-5815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202972917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadic', 'Sedentary', and 'Sedentarised' as comparative ecolinguistic concepts: Evidence from Arabic historical dialectology and contact linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Procházka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, What is Bedouin-type Arabic? Fresh Perspectives and New Data, 115, pp.205-263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/phaidra.684_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-driven description of o in Naijá (Nigerian Pidgin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.22016.man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An areal typology of kin terms in the Nuba Mountain languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.199-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical (re)ordering and commodification of linguistic resources during the December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain Constructions in modern Arabic dialects: a typological overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.501-523. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.497-500. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;A grammar of Pichi&amp;quot; by Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.621-630. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2020-2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dialect History of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.146 (1-17). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages6030146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, religion, nationalisme : intersections et ambiguïtés dans un Soudan en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.761-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et identités de la révolution de décembre au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.981-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity, Religion, Nationalism. Intersections and Ambiguities in a Shifting Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.761-778. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Identities of December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.981-988. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic (Arabi Juba). A ‘less indigenous’ language of South Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.209-230. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/sols.35596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Buchstaller, Anders Holmberg & Mohammad Almoaily (eds). (2014) Pidgins and creoles beyond Africa-Europe encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.1.09man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and the emergence of a definite article in Juba Arabic and Ki-Nubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.205 - 232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.2.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax and prosody of topic and focus in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arabic-based Pidgins and Creoles, 29 (2), pp.319 - 351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.29.2.01int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMONSTRATIVES IN A BEDOUIN ARABIC DIALECT OF WESTERN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Orientalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendok: a youth secret language in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de dialectologia norteafricana y andalusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDÓK: A YOUTH SECRET LANGUAGE IN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Dialectología Norteafricana y Andalusí (EDNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113 - 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a phylogenetic classification of Arabic dialects: A pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Malte, May 2024, La valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creole-lexifier language contact in diaspora: the case of Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2023 summer meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Groningen, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: towards a database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial subordination in Creole and Pidgin Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gottingen, Oct 2023, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethno-sociolinguistique à la complexité soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUE ET ESPACE SOCIAL EN ARABOPHONIE : ENTRE LE NIL ET L’ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements meta-sémiotiques en temps de contestation : « la révolution de décembre » au Soudan (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat 2022 - Forum International des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à la description et à la comparaison des dialectes arabes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Cohen (1922-2013) Cent ans de linguistique (chamito-)sémitique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of substrate in the emergence of Arabic-lexified (pidgin)creoles of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The substrate question in Arabic-based pidgins and creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et construction identitaire au Soudan et au Soudan du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabités/africanités au Soudan : représentations et enjeux d’une construction identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creolization as a booster of cyclical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf Pidgin Arabic: transient learner variety or true pidgin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical language contact and emergent / emerging varieties in the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bremen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact and Bedouin-Sedentary split in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st WIBARAB symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitè de Vienne, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I see so myself o” A corpus-based analysis of the pragmatic and modal functions of the marker o in Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting revolutionary linguistic resources in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan Linguistic Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Doha / University of Khartoum, Apr 2021, En ligne (Doha), Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gerdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale des mots. Note critique sur la catégorisation des mouvements globaux à partir d’un glossaire de la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Printemps pas que « arabes » : Circulations, transferts et segmentations des mouvements révolutionnaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining the notion of pidgincreole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu sur la notion de « indigenous » entre la conférence de Rejaf (1928) et la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ème Congrès du GIS Moyen-Orient et Mondes-Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim report on NaijaSynCor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Egbokhare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Naija, Institute of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRA, Jun 2019, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialect history of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference of Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing morphosyntactic variation in Naija (Nigerian Pidgin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The encoding on Pain in modern Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association Internationale de Dialectologie Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning language boundaries in plurilingal corpora : the CLAPOTY experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur les catégories de pidgin, créole, pidgin-créole, et post-créole : le cas de l’arabi juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes 2014-2018 de la Fédération Typologie et Universaux Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language ideologies in post-independence South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Bremen Conference on Language and Literature in Colonial and Postcolonial Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole arabe de Juba entre pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres d’Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages or dialects? Celebrating the diversity of Arabic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la subordination dans les langues créoles et non-créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du LABEX-EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of kedé in Sudanese Arabic and Arabic-based pidgins and creoles. From speaker-oriented modal marker to general subordinator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIDA conference (Association Internationale de Dialectologie Arabe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucharest, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial subordinators in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Meeting of the Society for Pidgin and Creole Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM change in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aruba, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et minorités au Soudan (du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités et états-nations en Afrique, théories et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione sull'espressione del plurale nominale nel creolo arabo di Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1a Giornata di Studi Arabi e Semitici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Mar 2014, Turin, Italy. pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daju verbal morphology with special focus on Laggorí and Shatt Damam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boyeldieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Languages Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE USES VS. LANGUAGE POLICY: SOUTH SUDAN AND JUBA ARABIC IN THE POST-INDEPENDENCE ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Coordinamento Universitario per la Cooperazione allo Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Soudan. pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-assertive focus in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Afro-Asiatic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Naples, Italy. pp.183-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=1. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/SRJE9758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigerian Pidgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/chercheure-a-l-ouvrage/arabic-and-contact-induced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Pidgin and Creole Language Structures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring typological variation across varieties of Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75, pp.i-iii, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-frontmatter4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan: identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 (240), 2020, Cahiers d'Etudes Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la dialectologie arabe, un entretien avec Stefano Manfredi (SeDyL, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حرية سلام وعدالة (Freedom, Peace and Justice) - A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom Peace Justice. A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW STATE, AN OLD LANGUAGE POLICY, AND A PIDGINCREOLE: JUBA ARABIC IN SOUTH SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic as a contact language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781315147062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and calquing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contac-Induced Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.625-641, 2020, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based pidgins and creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Bizri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enam Al-Wer; Uri Horesh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2019, 9781138853966. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315722450-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayered and Data-Driven Method for Exploring Arabic in Multilingual Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Arnold; Maciej Klimiuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Dialectology: Methodology and Field Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-158, 2019, 978-3-447-11275-8. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvrnfqvw.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in contact, now and then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, John Benjamins Publishing Company, pp.2-17, 2018, Studies in Arabic Linguistics, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sal.6.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of modals in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afroasiatic. Data and perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of linguistic borders and the rise of national identity in South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Dialect Performance. A Study of Communities and Dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact, borrowing and codeswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amina Mettouchi; Martine Vanhove; Dominique Caubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of lesser-described Languages: the CorpAfroAs Corpus of spoken AfroAsiatic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, John Benjamins, pp.283-308, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One tribe, one language. Ethno-linguistic identity and language revitalization among the Laggorí in the Nuba Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cascarri; François Ireton; Munzul Assal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Political Conflicts and Identities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.281-301, 2015, 978-1-78238-617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intonation of Topic and Focus: Zaar (Nigeria), Tamasheq (Niger), Juba Arabic (South Sudan) and Tripoli Arabic (Libya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mettouchi, Amina; Vanhove, Martine; Caubet, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of Lesser-described Languages. The CorpAfroAs corpus of spoken AfroAsiatic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (68), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-115, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native varieties of Arabic in an emerging urban centre of western Sudan. Evidence from Kadugli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER; DE GRUYTER, pp.13-50, 2013, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110292343.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin and Creole Languages: Pidgins, creoles and mixed languages based on languages from Africa, Asia, Australia and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect mixing and dialect levelling in Kordofanian Baggara Arabic (Western Sudan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAMIQUES LANGAGIERES EN ARABOPHONIES: VARIATIONS, CONTACS, MIGRATIONS ET CREATIONS ARTISTIQUES. HOMMAGE OFFERT A DOMINIQUE CAUBET PAR SES ELEVES ET COLLEGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA, pp.141-162, 2012, 9788461614370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Soudan, identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabi Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017, Les langues du monde, Samia Naïm, 978-90-429-3504-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 29 (2), 2014, Journal of Pidgin and Creole Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefano Manfredi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefano-manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-5815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">202972917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadic', 'Sedentary', and 'Sedentarised' as comparative ecolinguistic concepts: Evidence from Arabic historical dialectology and contact linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Procházka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde des Morgenlandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, What is Bedouin-type Arabic? Fresh Perspectives and New Data, 115, pp.205-263. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/phaidra.684_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexical (re)ordering and commodification of linguistic resources during the December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.206-226. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/arabic.2023.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An areal typology of kin terms in the Nuba Mountain languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.199-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-driven description of o in Naijá (Nigerian Pidgin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.22016.man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain Constructions in modern Arabic dialects: a typological overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.501-523. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (4), pp.497-500. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;A grammar of Pichi&amp;quot; by Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.621-630. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2020-2068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Dialect History of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.146 (1-17). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages6030146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words and Identities of December Revolution in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.981-988. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicité, religion, nationalisme : intersections et ambiguïtés dans un Soudan en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.761-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots et identités de la révolution de décembre au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240 (4), pp.981-988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicity, Religion, Nationalism. Intersections and Ambiguities in a Shifting Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.761-778. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic (Arabi Juba). A ‘less indigenous’ language of South Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.209-230. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/sols.35596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Buchstaller, Anders Holmberg & Mohammad Almoaily (eds). (2014) Pidgins and creoles beyond Africa-Europe encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (1), pp.174 - 178. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.1.09man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstratives and the emergence of a definite article in Juba Arabic and Ki-Nubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (2), pp.205 - 232. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.32.2.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphosyntax and prosody of topic and focus in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arabic-based Pidgins and Creoles, 29 (2), pp.319 - 351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.207-210. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.29.2.01int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMONSTRATIVES IN A BEDOUIN ARABIC DIALECT OF WESTERN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Orientalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendok: a youth secret language in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de dialectologia norteafricana y andalusi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDÓK: A YOUTH SECRET LANGUAGE IN SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Dialectología Norteafricana y Andalusí (EDNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.113 - 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a phylogenetic classification of Arabic dialects: A pilot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Malte, May 2024, La valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: towards a database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adverbial subordination in Creole and Pidgin Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gottingen, Oct 2023, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creole-lexifier language contact in diaspora: the case of Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPCL 2023 summer meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Groningen, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethno-sociolinguistique à la complexité soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUE ET ESPACE SOCIAL EN ARABOPHONIE : ENTRE LE NIL ET L’ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulf Pidgin Arabic: transient learner variety or true pidgin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical language contact and emergent / emerging varieties in the Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bremen (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creolization as a booster of cyclical change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of the International Association of Arabic dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of substrate in the emergence of Arabic-lexified (pidgin)creoles of East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The substrate question in Arabic-based pidgins and creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Erlangen-Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à la description et à la comparaison des dialectes arabes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Cohen (1922-2013) Cent ans de linguistique (chamito-)sémitique en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et construction identitaire au Soudan et au Soudan du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabités/africanités au Soudan : représentations et enjeux d’une construction identitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris Inalco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements meta-sémiotiques en temps de contestation : « la révolution de décembre » au Soudan (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat 2022 - Forum International des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact and Bedouin-Sedentary split in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st WIBARAB symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitè de Vienne, Jun 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I see so myself o” A corpus-based analysis of the pragmatic and modal functions of the marker o in Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting revolutionary linguistic resources in Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudan Linguistic Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Doha / University of Khartoum, Apr 2021, En ligne (Doha), Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaijaSynCor: a syntactic treebank, a parser and a wiktionary for Naija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Gerdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SeDyL, INALCO, Jun 2021, En ligne (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sociale des mots. Note critique sur la catégorisation des mouvements globaux à partir d’un glossaire de la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Printemps pas que « arabes » : Circulations, transferts et segmentations des mouvements révolutionnaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining the notion of pidgincreole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interim report on NaijaSynCor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Egbokhare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Naija, Institute of African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRA, Jun 2019, Ibadan, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu sur la notion de « indigenous » entre la conférence de Rejaf (1928) et la révolution soudanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ème Congrès du GIS Moyen-Orient et Mondes-Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 1, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialect history of the Baggara Belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Meeting of the North Atlantic Conference of Afroasiatic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing morphosyntactic variation in Naija (Nigerian Pidgin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Summer Conference of the Society of Pidgin ad Creole Linguistics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The encoding on Pain in modern Arabic dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association Internationale de Dialectologie Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations sur les catégories de pidgin, créole, pidgin-créole, et post-créole : le cas de l’arabi juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des programmes 2014-2018 de la Fédération Typologie et Universaux Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning language boundaries in plurilingal corpora : the CLAPOTY experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de l’Association for Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language ideologies in post-independence South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Bremen Conference on Language and Literature in Colonial and Postcolonial Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créole arabe de Juba entre pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres d’Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages or dialects? Celebrating the diversity of Arabic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01840802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de la subordination dans les langues créoles et non-créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du LABEX-EFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverbial subordinators in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Meeting of the Society for Pidgin and Creole Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of kedé in Sudanese Arabic and Arabic-based pidgins and creoles. From speaker-oriented modal marker to general subordinator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th AIDA conference (Association Internationale de Dialectologie Arabe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucharest, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANGUAGE USES VS. LANGUAGE POLICY: SOUTH SUDAN AND JUBA ARABIC IN THE POST-INDEPENDENCE ERA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Congresso Coordinamento Universitario per la Cooperazione allo Sviluppo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daju verbal morphology with special focus on Laggorí and Shatt Damam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boyeldieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Languages Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualche osservazione sull'espressione del plurale nominale nel creolo arabo di Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1a Giornata di Studi Arabi e Semitici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Turin, Mar 2014, Turin, Italy. pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques linguistiques et minorités au Soudan (du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités et états-nations en Afrique, théories et méthodes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM change in Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the Society of Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aruba, Aruba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rendok, un parler jeune soudanais. Analyse linguistique et sociolinguistiques en comparaison avec le verlan français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Soudan. pp.96-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-assertive focus in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Afro-Asiatic conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Naples, Italy. pp.183-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://scroll.huma-num.fr/morphosyntax.php?id_lg=1. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/SRJE9758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigerian Pidgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavomír Čéplö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of Subordination in Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56551/AQGB5951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/chercheure-a-l-ouvrage/arabic-and-contact-induced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Pidgin and Creole Language Structures Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring typological variation across varieties of Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75, pp.i-iii, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/stuf-2022-frontmatter4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan: identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 (240), 2020, Cahiers d'Etudes Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzoul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesafricaines.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la dialectologie arabe, un entretien avec Stefano Manfredi (SeDyL, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom Peace Justice. A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حرية سلام وعدالة (Freedom, Peace and Justice) - A Glossary of the Third Sudanese Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW STATE, AN OLD LANGUAGE POLICY, AND A PIDGINCREOLE: JUBA ARABIC IN SOUTH SUDAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01357537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact and calquing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contac-Induced Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.625-641, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic as a contact language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781315147062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3744501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayered and Data-Driven Method for Exploring Arabic in Multilingual Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Arnold; Maciej Klimiuk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Dialectology: Methodology and Field Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrassowitz, O; Harrassowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-158, 2019, 978-3-447-11275-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvrnfqvw.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based pidgins and creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Bizri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enam Al-Wer; Uri Horesh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Arabic Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-146, 2019, 9781138853966. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315722450-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in contact, now and then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, John Benjamins Publishing Company, pp.2-17, 2018, Studies in Arabic Linguistics, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sal.6.01man⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of modals in Kordofanian Baggara Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afroasiatic. Data and perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of linguistic borders and the rise of national identity in South Sudan : some insights into Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Dialect Performance. A Study of Communities and Dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language contact, borrowing and codeswitching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Simeone-Senelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amina Mettouchi; Martine Vanhove; Dominique Caubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of lesser-described Languages: the CorpAfroAs Corpus of spoken AfroAsiatic languages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, John Benjamins, pp.283-308, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One tribe, one language. Ethno-linguistic identity and language revitalization among the Laggorí in the Nuba Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Cascarri; François Ireton; Munzul Assal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Political Conflicts and Identities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghahn, pp.281-301, 2015, 978-1-78238-617-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intonation of Topic and Focus: Zaar (Nigeria), Tamasheq (Niger), Juba Arabic (South Sudan) and Tripoli Arabic (Libya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mettouchi, Amina; Vanhove, Martine; Caubet, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus-based Studies of Lesser-described Languages. The CorpAfroAs corpus of spoken AfroAsiatic languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (68), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-115, 2015, Studies in Corpus Linguistics, 9789027203762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Arabic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Petrollino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin and Creole Languages: Pidgins, creoles and mixed languages based on languages from Africa, Asia, Australia and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native varieties of Arabic in an emerging urban centre of western Sudan. Evidence from Kadugli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Arabic: Approaches to Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DE GRUYTER; DE GRUYTER, pp.13-50, 2013, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110292343.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialect mixing and dialect levelling in Kordofanian Baggara Arabic (Western Sudan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYNAMIQUES LANGAGIERES EN ARABOPHONIES: VARIATIONS, CONTACS, MIGRATIONS ET CREATIONS ARTISTIQUES. HOMMAGE OFFERT A DOMINIQUE CAUBET PAR SES ELEVES ET COLLEGUES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPTº EST.ARABES E ISLAM.-UNIV.ZARAGOZA, pp.141-162, 2012, 9788461614370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: Soudan, identités en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Casciarri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munzul Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic and Contact-Induced Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic in Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01835535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabi Juba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2017, Les langues du monde, Samia Naïm, 978-90-429-3504-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic-based Pidgins and Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Tosco°</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 29 (2), 2014, Journal of Pidgin and Creole Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BA6224"/>
+    <w:nsid w:val="124B6CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-manfredi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-5815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202972917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/phaidra.684_09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;r &#268;&#233;pl&#246;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.22016.man" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2023.0014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2020-2068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6030146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzoul Assal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32172" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.35596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.1.09man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.2.01man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.29.2.01int" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Egbokhare" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102624v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco&#176;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/AQGB5951" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/SRJE9758" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrollino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-frontmatter4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32167" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744557" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Arabic-Sociolinguistics-1st-Edition/Al-Wer-Horesh/p/book/9781138853966" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315722450-10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sal.6.01man" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/scl.68.03car/details" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110292343.13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzul Assal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10540" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-manfredi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-5815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202972917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/phaidra.684_09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/arabic.2023.0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109118v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavom&#237;r &#268;&#233;pl&#246;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.22016.man" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Herin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2020-2068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages6030146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzoul Assal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/sols.35596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.1.09man" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.32.2.01man" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.29.2.01int" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Egbokhare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tosco&#176;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/AQGB5951" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56551/SRJE9758" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrollino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-frontmatter4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32167" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744557" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3744501" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_6378.ahtml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvrnfqvw.16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Bizri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Arabic-Sociolinguistics-1st-Edition/Al-Wer-Horesh/p/book/9781138853966" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315722450-10" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sal.6.01man" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeone-Senelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/scl.68.03car/details" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110292343.13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munzul Assal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10540" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>