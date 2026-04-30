--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -100,263 +100,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete post-transcriptional modification profiles in individual Staphylococcus aureus tRNA species</w:t>
+                <w:t xml:space="preserve">Extended Shine-Dalgarno motifs govern translation initiation in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Refugio Jaramillo Ponce</w:t>
+                <w:t xml:space="preserve">Maximilian P Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wolff</w:t>
+                <w:t xml:space="preserve">Roberto Bahena-Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Maria Kompatscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Kohl</w:t>
+                <w:t xml:space="preserve">Matthias Erlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347323v1</w:t>
+                <w:t xml:space="preserve">hal-05347241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Shine-Dalgarno motifs govern translation initiation in Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Complete post-transcriptional modification profiles in individual Staphylococcus aureus tRNA species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian P Kohl</w:t>
+                <w:t xml:space="preserve">José Refugio Jaramillo Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bahena-Ceron</w:t>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kompatscher</w:t>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Erlacher</w:t>
+                <w:t xml:space="preserve">Maximilian Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347241v1</w:t>
+                <w:t xml:space="preserve">hal-05347323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -508,77 +508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosome profiling methods adapted to the study of RNA-dependent translation regulation in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bahena-Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Jaramillo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,64 +772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alexander Bahena-Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Refugio Jaramillo Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1008,788 +1008,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3′UTR‐derived sRNA RsaG coordinates redox homeostasis and metabolism adaptation in response to glucose‐6‐phosphate uptake in Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus 30S Ribosomal Subunit Purification and Its Biochemical and Cryo-EM Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Desgranges</w:t>
+                <w:t xml:space="preserve">Margarita Belinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Barrientos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Herrgott</w:t>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14845⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836042v1</w:t>
+                <w:t xml:space="preserve">hal-03845593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus 30S Ribosomal Subunit Purification and Its Biochemical and Cryo-EM Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3′UTR‐derived sRNA RsaG coordinates redox homeostasis and metabolism adaptation in response to glucose‐6‐phosphate uptake in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Belinite</w:t>
+                <w:t xml:space="preserve">Lucas Herrgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Khusainov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (20), </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (1), pp.193-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845593v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli ribosomal protein S1 enhances the kinetics of ribosome biogenesis and RNA decay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of Ribosomal RNA of the Small Subunit by Spermidine in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Belinite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Duval</w:t>
+                <w:t xml:space="preserve">Heddy Soufari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Prévost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexey Korepanov</w:t>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.10.20.465233⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.738752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.738752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587884v1</w:t>
+                <w:t xml:space="preserve">hal-03840107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Modifications in Pathogenic Bacteria: Impact on Host Adaptation and Virulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Interview With the Translational Apparatus: Stories of Intriguing Circuits and Mechanisms to Regulate Translation in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Giuliodori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12081125⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.707354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351100v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Ribosomal RNA of the Small Subunit by Spermidine in Staphylococcus aureus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Romby</w:t>
+                <w:t xml:space="preserve">RNA Modifications in Pathogenic Bacteria: Impact on Host Adaptation and Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alexander Bahena Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heemee Devi Bunwaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Loegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.738752⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12081125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840107v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Interview With the Translational Apparatus: Stories of Intriguing Circuits and Mechanisms to Regulate Translation in Bacteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Escherichia coli ribosomal protein S1 enhances the kinetics of ribosome biogenesis and RNA decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bandyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Korepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.707354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2021.10.20.465233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328058v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation through the twists and turns of RNA sequencing technologies: Application to bacterial regulatory RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caldelari Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,987 +1856,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of cooperation: Experimental and computational approaches in the functional characterization of bacterial sRNAs</w:t>
+                <w:t xml:space="preserve">A dimerization-based fluorogenic dye-aptamer module for RNA imaging in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Georg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalaouna</w:t>
+                <w:t xml:space="preserve">Farah Bouhedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengwei Hou</w:t>
+                <w:t xml:space="preserve">Kyong Tkhe Fam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Lott</w:t>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Caldelari</w:t>
+                <w:t xml:space="preserve">Alexis Autour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113, pp.603 - 612. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0381-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429851v1</w:t>
+                <w:t xml:space="preserve">hal-02361104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifaceted small RNA modulates gene expression upon glucose limitation in Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">The power of cooperation: Experimental and computational approaches in the functional characterization of bacterial sRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bronesky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Desgranges</w:t>
+                <w:t xml:space="preserve">Jens Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Corvaglia</w:t>
+                <w:t xml:space="preserve">Shengwei Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Francois</w:t>
+                <w:t xml:space="preserve">Steffen Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caldelari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201899363⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.603 - 612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112136v1</w:t>
+                <w:t xml:space="preserve">hal-02429851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RsaC sRNA modulates the oxidative stress response of Staphylococcus aureus during manganese starvation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multifaceted small RNA modulates gene expression upon glucose limitation in Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongfu Wu</w:t>
+                <w:t xml:space="preserve">Delphine Bronesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tomasini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johana Chicher</w:t>
+                <w:t xml:space="preserve">Anna Corvaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz728⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), pp.e99363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201899363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294896v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RsaI, un ARN régulateur aux multiples facettes, module le métabolisme du pathogène opportuniste Staphylococcus aureus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Caballero</w:t>
+                <w:t xml:space="preserve">RsaC sRNA modulates the oxidative stress response of Staphylococcus aureus during manganese starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalaouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongfu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019235⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (18), pp.9871-9887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462897v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping post-transcriptional modifications in Staphylococcus aureus tRNAs by nanoLC/MSMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RsaI, un ARN régulateur aux multiples facettes, module le métabolisme du pathogène opportuniste Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bronesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Corvaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1221-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294863v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncoding RNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Moreau</w:t>
+                <w:t xml:space="preserve">Mapping post-transcriptional modifications in Staphylococcus aureus tRNAs by nanoLC/MSMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Romby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caldelari</w:t>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.GPP3-0038-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112074v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dimerization-based fluorogenic dye-aptamer module for RNA imaging in live cells</w:t>
+                <w:t xml:space="preserve">Noncoding RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Bouhedda</w:t>
+                <w:t xml:space="preserve">E. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyong Tkhe Fam</w:t>
+                <w:t xml:space="preserve">S. Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayeul Collot</w:t>
+                <w:t xml:space="preserve">K. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Autour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caldelari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0381-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.GPP3-0038-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361104v1</w:t>
+                <w:t xml:space="preserve">hal-02112074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RNA targetome of Staphylococcus aureus non-coding RNA RsaA: impact on cell surface properties and defense mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the 70S ribosome from human pathogen Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Khusainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Directed Chemical Probing to map transient RNA/protein interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Marenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,103 +3189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence and Annotation of the Staphylococcus aureus Strain HG001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caldelari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chane-Woon-Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (32), </w:t>
@@ -3323,64 +3323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus RNAIII and Its Regulon Link Quorum Sensing, Stress Responses, Metabolic Adaptation, and Regulation of Virulence Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bronesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongfu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3982,338 +3982,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of protein IF2 N domain in ribosomal subunit joining revealed from architecture and function of the full-length initiation factor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Marzi</w:t>
+                <w:t xml:space="preserve">Escherichia coli ribosomal protein S1 unfolds structured mRNAs onto the ribosome for active translation initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Korepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle M. L. Billas</w:t>
+                <w:t xml:space="preserve">Olivier Fuchsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tsai</w:t>
+                <w:t xml:space="preserve">Pierre Fechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Fabbretti</w:t>
+                <w:t xml:space="preserve">Andrea Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (39), pp.15656 - 15661. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (12), pp.e1001731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1309578110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645085v1</w:t>
+                <w:t xml:space="preserve">hal-00971355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli ribosomal protein S1 unfolds structured mRNAs onto the ribosome for active translation initiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Korepanov</w:t>
+                <w:t xml:space="preserve">Involvement of protein IF2 N domain in ribosomal subunit joining revealed from architecture and function of the full-length initiation factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fuchsbauer</w:t>
+                <w:t xml:space="preserve">Isabelle M. L. Billas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fechter</w:t>
+                <w:t xml:space="preserve">Albert Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Haller</w:t>
+                <w:t xml:space="preserve">Attilio Fabbretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (12), pp.e1001731. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (39), pp.15656 - 15661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1309578110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971355v1</w:t>
+                <w:t xml:space="preserve">hal-02645085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA mimicry, a decoy for regulatory proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.153-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4704,290 +4704,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and ribosomal localization of aIF6, a translational regulator shared by archaea and eukarya.</w:t>
+                <w:t xml:space="preserve">Structure-function insights into prokaryotic and eukaryotic translation initiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Benelli</w:t>
+                <w:t xml:space="preserve">Alexander G. Myasnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Mancone</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno P. Klaholz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn959⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.300-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477276v1</w:t>
+                <w:t xml:space="preserve">inserm-00420170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function insights into prokaryotic and eukaryotic translation initiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function and ribosomal localization of aIF6, a translational regulator shared by archaea and eukarya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander G. Myasnikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Marzi</w:t>
+                <w:t xml:space="preserve">Carmine Mancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno P. Klaholz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tonino Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna La Teana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2009.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.256-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00420170v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crc global regulator binds to an unpaired A-rich motif at the Pseudomonas putida alkS mRNA coding sequence and inhibits translation initiation.</w:t>
               </w:r>
@@ -4999,51 +4999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,360 +5084,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure atomique du ribosome en pleine lumière [= The atomic structure of the ribosome into the spotlight]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">[The atomic structure of the ribosome into the spotlight]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westhof</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (11), pp.977-981. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 25 (11), pp.977-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255200v1</w:t>
+                <w:t xml:space="preserve">hal-00484450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal initiation complexes probed by toeprinting and effect of trans-acting translational regulators in bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marat M. Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 540, pp.247-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-59745-558-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The atomic structure of the ribosome into the spotlight]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La structure atomique du ribosome en pleine lumière [= The atomic structure of the ribosome into the spotlight]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (11), pp.977-81</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (11), pp.977-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20092511977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484450v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural view of translation initiation in bacteria.</w:t>
               </w:r>
@@ -5475,51 +5475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (3), pp.423-36. </w:t>
@@ -5551,337 +5551,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the 30S translation initiation complex.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA switches regulate initiation of translation in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geissmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 389 (5), pp.585-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342095v1</w:t>
+                <w:t xml:space="preserve">hal-00530325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA switches regulate initiation of translation in bacteria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the 30S translation initiation complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Myasnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Fabbretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat M. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 455 (7211), pp.416-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le fil de l’ARN messager s’entortille et bloque sa traduction…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Klaholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,90 +5941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured mRNAs regulate translation initiation by binding to the platform of the ribosome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Serganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 130 (6), pp.1019-31. </w:t>
@@ -6075,51 +6075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational transition of initiation factor 2 from the GTP- to GDP-bound state visualized on the ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,51 +6183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational transition of initiation factor 2 from the GTP- to GDP-bound state visualized on the ribosome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,51 +6361,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to analyze post-transcriptional modifications applied to stable RNAs in &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Alexander Bahena Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Jaramillo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,51 +6413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Kanazawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Barciszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Structure and Function</w:t>
@@ -6629,64 +6629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS2-Affinity Purification Coupled With RNA Sequencing Approach in the Human Pathogen Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalaouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caldelari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6733,103 +6733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Chemical Mapping of RNA Structure In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongfu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fuchsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Structure Determination pp 83-103</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-103, 2016, </w:t>
@@ -7070,51 +7070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Fuchsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Klostermeier; C Hammann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Structure and Folding</w:t>
@@ -7221,51 +7221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ménétret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P. Klaholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ribosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Vienna, pp.113-128, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7468,51 +7468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian P Kohl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bahena-Ceron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kompatscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Erlacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Kouvela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Giarimoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf599" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3565-0_5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giuliodori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Londei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1195257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena-Ceron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couzon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079850.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Belardinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Garofalo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1118329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrientos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herrgott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belinite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Khusainov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04587884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bandyra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Helfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Korepanov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.20.465233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heemee Devi Bunwaree" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gobry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loegler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Soufari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.738752" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.707354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caldelari Baumberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194506" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Georg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Hou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caldelari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bronesky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corvaglia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899363" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tomasini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz728" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caballero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019235" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294863v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgranges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.GPP3-0038-2018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bouhedda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Autour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0381-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandenesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bochler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myasnikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marenna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49G73KML-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00783-17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-102215-095708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Simonetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Caldelari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.03.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC3C0D24-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Majzoub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#160;lamine Hafirassou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Goto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645085v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tsai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fabbretti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309578110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fuchsbauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fechter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001731" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07911.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romilly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevalier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geissmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.22710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Pietro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masquida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Wagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2009.11.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benelli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mancone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Alonzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna La Teana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn959" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Myasnikov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2009.04.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TZ1GZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Moreno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp825" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20092511977" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Yusupova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat M. Yusupov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-558-9_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jenner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8416-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Myasnikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GP4CWH9P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530325v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Klaholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310881" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serganov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Myasnikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Giuliodori" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Gualerzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O Gualerzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X5W6CB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rol-Moreno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02119006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.08.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6433-8_7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Helfer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Romilly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Lioliou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527647064.ch10/summary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277549v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fuchsbauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/books/9783110284959/9783110284959.29/9783110284959.29.xml?format=EBOK" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110284959" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996133v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;n&#233;tret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0215-2_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian P Kohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bahena-Ceron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chane-Woon-Ming" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kompatscher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Erlacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Kouvela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Giarimoglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf599" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3565-0_5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giuliodori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Londei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1195257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena-Ceron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couzon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079850.123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Belardinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Garofalo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schenckbecher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1118329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belinite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Khusainov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrientos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herrgott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Soufari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.738752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.707354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heemee Devi Bunwaree" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gobry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081125" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04587884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bandyra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Helfer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Korepanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.10.20.465233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caldelari Baumberger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalaouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194506" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bouhedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyong Tkhe Fam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Autour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0381-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Georg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caldelari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14420" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bronesky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corvaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201899363" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tomasini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz728" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462897v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Caballero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.07.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desgranges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.GPP3-0038-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geissmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vandenesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bochler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myasnikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1126" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marenna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49G73KML-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00783-17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-102215-095708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfoisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hantelys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adoue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Helfer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Simonetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Caldelari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.03.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC3C0D24-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Majzoub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#160;lamine Hafirassou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Goto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971355v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fuchsbauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fechter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645085v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. L. Billas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tsai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fabbretti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1309578110" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258474v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07911.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Romilly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevalier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Geissmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.22710" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Di Pietro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masquida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Wagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2009.11.033" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Myasnikov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Klaholz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2009.04.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TZ1GZK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mancone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonino Alonzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna La Teana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn959" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Moreno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rojo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp825" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Yusupova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat M. Yusupov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-558-9_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20092511977" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jenner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8416-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Myasnikov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07192" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GP4CWH9P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Klaholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310881" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serganov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Myasnikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Giuliodori" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Gualerzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O Gualerzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X5W6CB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rol-Moreno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02119006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2018.08.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6433-8_7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Helfer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Romilly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Lioliou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1002/9783527647064.ch10/summary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277549v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fuchsbauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/books/9783110284959/9783110284959.29/9783110284959.29.xml?format=EBOK" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110284959" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996133v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;n&#233;tret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0215-2_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>