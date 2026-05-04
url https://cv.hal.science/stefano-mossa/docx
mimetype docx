--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -207,51 +207,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -332,278 +332,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling structure and ionic diffusion in a class of ionic liquid crystal-based solid electrolytes</w:t>
+                <w:t xml:space="preserve">Can silica nanoparticles improve lithium transport in polymer electrolytes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md-Sharif Khan</w:t>
+                <w:t xml:space="preserve">Joël Martin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP05048C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (6), pp.2737-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04479323v1</w:t>
+                <w:t xml:space="preserve">cea-04482625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can silica nanoparticles improve lithium transport in polymer electrolytes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling structure and ionic diffusion in a class of ionic liquid crystal-based solid electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md-Sharif Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Martin Dalmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+                <w:t xml:space="preserve">Flavien Ivol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalio Mingo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (6), pp.2737-2747. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.4338-4348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CP05048C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04482625v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04479323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous-elasticity theory of instantaneous normal modes in liquids</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalio Mingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1558,209 +1558,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-entrant Phase Transitions and Dynamics of a Nanoconfined Ionic Liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent and Salt Effect on Lithium Ion Solvation and Contact Ion Pair Formation in Organic Carbonates: A Quantum Chemical Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Skarmoutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (45), pp.25930-25939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917197v1</w:t>
+                <w:t xml:space="preserve">hal-01917194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent and Salt Effect on Lithium Ion Solvation and Contact Ion Pair Formation in Organic Carbonates: A Quantum Chemical Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-entrant Phase Transitions and Dynamics of a Nanoconfined Ionic Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Skarmoutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (45), pp.25930-25939. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917194v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sub-diffusion in membranes for fuel cells.</w:t>
               </w:r>
@@ -2435,51 +2435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anion Effect on Li + Ion Coordination Structure in Ethylene Carbonate Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuneng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li$^+$ solvation in pure, binary, and ternary mixtures of organic carbonate electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Skarmoutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Vetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,235 +3239,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Spatial Distribution of Local Elastic Modulus in Glasses</w:t>
+                <w:t xml:space="preserve">Elastic heterogeneity, vibrational states, and thermal conductivity across an amorphisation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.042306. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.56001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.042306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/56001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831984v1</w:t>
+                <w:t xml:space="preserve">hal-00960739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic heterogeneity, vibrational states, and thermal conductivity across an amorphisation transition</w:t>
+                <w:t xml:space="preserve">Measuring Spatial Distribution of Local Elastic Modulus in Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104, pp.56001. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.042306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/56001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.042306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960739v1</w:t>
+                <w:t xml:space="preserve">hal-00831984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective temperature of active matter</w:t>
               </w:r>
@@ -3485,398 +3485,303 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
+                <w:t xml:space="preserve">Leticia F. Cugliandolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.051111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.051111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943226v1</w:t>
+                <w:t xml:space="preserve">hal-00519904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective temperature of active matter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling density and temperature effects in the viscous slowing down of glassforming liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia F. Cugliandolo</w:t>
+                <w:t xml:space="preserve">G. Tarjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kivelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.051111</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.6135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519904v1</w:t>
+                <w:t xml:space="preserve">hal-00009265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling density and temperature effects in the viscous slowing down of glassforming liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium cluster phases and low-density arrested disordered states: The role of short-range attraction and long-range repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Francesco Sciortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.055701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3886,105 +3791,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulations of model materials inspired by energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Joseph Fourier Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02945204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4052,51 +3957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F07D39"/>
+    <w:nsid w:val="9CD891FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4283,51 +4188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-mossa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6335-762X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185738273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mossa_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8230-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Skarmoutsos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0258084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Sharif Khan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ivol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05048C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Martin Dalmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Bryk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46248-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mancera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03370269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Efremkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Mizuno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ikeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06172" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bochkarev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.093803" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Guardia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.43604" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Ponnuchamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09892" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01582220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hanot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08746-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sperl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964816" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05853H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuneng Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Damasceno Borges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00179j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511132c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507598h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mossa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1409490111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/56001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Loi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051111" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarjus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kivelson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tartaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-mossa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6335-762X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185738273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mossa_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8230-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Skarmoutsos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0258084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Martin Dalmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Sharif Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ivol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05048C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Bryk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46248-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mancera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03370269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Efremkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Mizuno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ikeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06172" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bochkarev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.093803" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Guardia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.43604" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Ponnuchamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01582220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hanot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08746-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sperl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964816" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05853H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuneng Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Damasceno Borges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00179j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511132c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507598h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mossa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1409490111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/56001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Loi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051111" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarjus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kivelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tartaglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>