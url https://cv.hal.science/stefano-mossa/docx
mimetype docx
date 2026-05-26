--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,3902 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3851 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefano Mossa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefano-mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6335-762X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185738273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mossa_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CnTSi3EAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8230-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length scales in electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (5), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0258084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling structure and ionic diffusion in a class of ionic liquid crystal-based solid electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md-Sharif Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise van Roekeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Ivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.4338-4348. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP05048C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04479323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can silica nanoparticles improve lithium transport in polymer electrolytes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Martin Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise van Roekeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalio Mingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (6), pp.2737-2747. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04482625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous-elasticity theory of instantaneous normal modes in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Bryk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schirmacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.21442. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46248-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local intermolecular structure, hydrogen bonding and related dynamics in the liquid cis/trans N-methylformamide mixture: A density functional theory based Born-Oppenheimer molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Mancera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Samios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 365, pp.120085. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time correlation functions for quantum systems: validating Bayesian approaches for harmonic oscillators and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Holzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Efremkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155 (13), pp.134108. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0057279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rearrangements accompanying thermal fluctuations distinguish glasses from crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsushi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (15), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Surfactants to Nafion through Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.8918-8927. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c06172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound damping in glasses: Interplay between anharmonicities and elastic heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Ruocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (17), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic thermodynamics of vacancies using a neural network potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Bochkarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise van Roekeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalio Mingo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.093803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of polymorphism on the structural, dynamic and dielectric properties of plastic crystal water: A molecular dynamics simulation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Guardia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (12), pp.124506. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5084217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of elastic heterogeneity on the propagation of vibrations at finite temperatures in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.43604. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5488/CMP.22.43604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent and Salt Effect on Lithium Ion Solvation and Contact Ion Pair Formation in Organic Carbonates: A Quantum Chemical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (45), pp.25930-25939. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b09892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-entrant Phase Transitions and Dynamics of a Nanoconfined Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sub-diffusion in membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Guillermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.8326. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08746-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01582220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer translocation through nano-pores in vibrating thin membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Menais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutoff nonlinearities in the low-temperature vibrations of glasses and crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Silbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.043314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and dynamics of liquid CS 2 : Going from ambient to elevated pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannis Samios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (15), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4964816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-diffusion and population dynamics of water confined in soft environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (6), pp.3314 - 3325. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NR05853H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation of vibrational excitations and thermal conductivity to elastic heterogeneities in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (14), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.144303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anion Effect on Li + Ion Coordination Structure in Ethylene Carbonate Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuneng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (18), pp.3554 - 3559. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water confined in self-assembled ionic surfactant nano-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hanot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.2469-2478. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00179j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Morphology of Supported Polymer Electrolyte Ultrathin Films: A Numerical Study”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Damasceno Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (21), pp.12095 - 12095. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating the amorphous limit in thermal conductivity by superlattices design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.14116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01734605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li$^+$ solvation in pure, binary, and ternary mixtures of organic carbonate electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Skarmoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerapandian Ponnuchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Vetere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.4502-4515. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511132c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01745404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Supported Polymer Electrolyte Ultrathin Films: A Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daiane Damasceno Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (2), pp.1201-1216. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp507598h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic excitations and elastic heterogeneities in disordered solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (33), pp.11949. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1409490111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic heterogeneity, vibrational states, and thermal conductivity across an amorphisation transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.56001. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/104/56001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Spatial Distribution of Local Elastic Modulus in Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideyuki Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Barrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.042306. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.042306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective temperature of active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Loi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia F. Cugliandolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.051111. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.051111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling density and temperature effects in the viscous slowing down of glassforming liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tarjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kivelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alba-Simionesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium cluster phases and low-density arrested disordered states: The role of short-range attraction and long-range repulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Zaccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Tartaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.055701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulations of model materials inspired by energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Joseph Fourier Grenoble, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3957,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CD891FE"/>
+    <w:nsid w:val="DE1F000D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4188,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-mossa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6335-762X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185738273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mossa_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8230-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492301v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Skarmoutsos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0258084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Martin Dalmas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Sharif Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ivol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05048C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Bryk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46248-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mancera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03370269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Efremkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Mizuno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ikeda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06172" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bochkarev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.093803" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Guardia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.43604" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Ponnuchamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01582220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hanot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08746-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sperl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964816" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05853H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144303" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuneng Shen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Damasceno Borges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Malek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00179j" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511132c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507598h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizuno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mossa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1409490111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/56001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042306" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Loi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051111" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarjus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kivelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tartaglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefano-mossa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6335-762X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185738273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mossa_s_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CnTSi3EAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8230-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Skarmoutsos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0258084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04479323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md-Sharif Khan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ivol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05048C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Martin Dalmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Bryk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Ruocco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46248-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mancera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannis Samios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03370269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Efremkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057279" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Mizuno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Ikeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumortier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06172" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174206" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bochkarev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.093803" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Guardia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.22.43604" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerapandian Ponnuchamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b09892" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01582220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hanot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08746-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Menais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38558" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Silbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sperl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.043314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964816" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR05853H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144303" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jiang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuneng Shen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01664" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00179j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiane Damasceno Borges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01745404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Vetere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511132c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507598h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mizuno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mossa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1409490111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/56001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Loi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tarjus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kivelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciortino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Zaccarelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Tartaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02945204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>