--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -464,186 +464,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre histoire et mémoire. Les sermons commémoratifs urbains, XVIe -XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La visibilité du religieux dans l’espace urbain de l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-52, 2020, La visibilité du religieux dans l’espace urbain de l’Europe moderne, 978-2-7535-8200-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusions – Entre réalités et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia d’Alberto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imago papae. Le Pape en image du Moyen Âge à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campisano Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-88-85795-51-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campisano Editore</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03212780v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03564150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antiprotestantismes lorrains aux XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -1581,408 +1581,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de l’avocat-général Bourcier de Villers, à Nancy, début XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Introduction générale. Le champ croisé des prises de parole en ville. Un objet historiographique renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole publique en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.133-146, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-15, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864722v1</w:t>
+                <w:t xml:space="preserve">hal-02864716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. Le champ croisé des prises de parole en ville. Un objet historiographique renouvelé</w:t>
+                <w:t xml:space="preserve">Les discours de l’avocat-général Bourcier de Villers, à Nancy, début XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole publique en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-15, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.133-146, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864716v1</w:t>
+                <w:t xml:space="preserve">hal-02864722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du clerc. Formation, vocation, profession dans les christianismes (XIIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024, 978-2-7574-4139-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metz à la fin du Moyen Âge, fin XIVe – milieu XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 2024, 978-8-8366-5708-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et l’argent à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vismara Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire de recherche historique Rhône-Alpes, 2019, 979-10-91592-19-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soldat face au clerc. Armée et religion en Europe occidentale, XVe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jalabert, Laurent; Simiz, Stefano. Presses universitaires de Rennes, 2016, 978-2-7535-5008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédication et prédicateurs en ville, xvie-xviiie siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédication et prédicateurs en ville, XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.352, 2015, 978-2-7574-1138-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles III, 1545-1608 : prince et souverain de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association d'historiens de l'Est; CRULH, 7 (1), pp.305, 2013, Annales de l'Est</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole publique en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confréries urbaines et dévotion en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.52095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparitions et phénomènes surnaturels en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Grandhomme</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial, 2024, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire en héritage. Louis Châtellier, François Roth. Hommages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1998,782 +2723,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346241v1</w:t>
-              </w:r>
-[...723 lines deleted...]
-                <w:t xml:space="preserve">hal-02864676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3311,303 +3311,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La plume et la foi : Jean Maillefer. Témoin, lecteur et écrivain de la religion urbaine au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et pratiques religieuses dans l'espace urbain européen (XIVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESR, Mar 2017, Tours, France. pp.249-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exhorter comme un grand prédicateur. Pratiques et limites des modèles en France de l’Est, fin 16e - milieu 18e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Orateur imaginé. Formation des identités et diffusion des réputations chez les acteurs de la parole publique, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La plume et la foi : Jean Maillefer. Témoin, lecteur et écrivain de la religion urbaine au XVIIe siècle</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace, deux confessions. Le protestantisme au défi du christianisme urbain français, XVIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et pratiques religieuses dans l'espace urbain européen (XIVe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESR, Mar 2017, Tours, France. pp.249-262</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Islam et Protestantisme “convergences et divergences comme points de rencontre”»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Artois, France. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion à deux voix. Des expressions entre héritages et réformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en hommage à Marc Venard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'histoire religieuse de la France, Oct 2016, Nanterre, Rouen, France. pp.245-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03193643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre exigence des clercs et aspiration des fidèles. Les confréries modernes, objet d’histoire</w:t>
               </w:r>
@@ -3656,230 +3656,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017476v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03199695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sevestre, controversiste jésuite et auteur de (fausses) lettres de Calvin. Le regard d’un compagnon sur les pasteurs réformés dans les années 1650</w:t>
               </w:r>
@@ -4066,165 +4066,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Barrois et la Lorraine au XVIe siècle. État de l’art et interrogations historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie de Guise (1515-1560), un itinéraire européen, de Bar-le-Duc à Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bar-le-Duc, France. pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Administrer un diocèse frontalier et prestigieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Évêque face à son métier : Administrer le diocèse en Lotharingie-Dorsale catholique Xe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201321v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03193639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitry-le-François et ses particularités confessionnelles aux XVIIe-XVIIIe siècles</w:t>
               </w:r>
@@ -4411,165 +4411,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de conversion et figures de convertis dans les sermons du Grand Siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les convertis : parcours religieux, parcours politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lyon, France. pp.161-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stanislas Leszczynski, figure de la modération politico-religieuse du milieu XVIIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Modération politique, accommodement religieux : Un tiers-parti catholique en Europe (XVIe-XXe siècle) ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01553578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le soldat face au clerc</w:t>
               </w:r>
@@ -4631,178 +4631,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos - Le soldat face au clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confréries de charité et servantes des pauvres en Champagne et Lorraine XVIIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Filles de la Charité aux sœurs de Saint-Vincent-de-Paul : quatre siècles de " cornettes " (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553435v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01553422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contact et confrontation, la prédication chrétienne aux XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -4920,165 +4920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire un espace sacre : les chaires a prêcher de la Reforme catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CXXXVe Congrès national des sociétés historiques et scientifiques "Paysages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, 2010, Neuchâtel, France. pp.279-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cardinal de Lorraine et la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cardinal de Lorraine, Reims et l’Europe. Un grand prélat français à l’époque du concile de Trente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Reims, France. pp.177-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01548811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saint Nicolas des prédicateurs, XVIe-XIXe siècle</w:t>
               </w:r>
@@ -5127,165 +5127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récollets, évêques et cites dans le diocèse de Chalons-en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récollets 1612-2012. En quête d’une identité franciscaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un historien lorrain : René Taveneaux (1911-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dorsale catholique, jansénisme, dévotion aux XVIe-XVIIIe siècles : mythe, réalité, actualité historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche universitaire lorrain d'histoire (CRULH), Sep 2011, Nancy, France. pp. 9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544212v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01544086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler au nom de Dieu : la prédication a Bar-le-Duc a l’époque moderne</w:t>
               </w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'histoire en héritage. Louis Châtellier, François Roth. Hommages., 68 (1), pp.235-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6178,178 +6178,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles III sous le regard des historiens, début XVIIe siècle-début XXIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactualiser un héritage religieux : Verdun cite de Marie d’âpres le manuscrit du chanoine Baleycourt, vers 1673</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Charles III, prince et souverain de la Renaissance, 2013 (1), pp.31-54</w:t>
+              <w:t xml:space="preserve">, 2013, Héritages, 2013 (Spécial), pp.201-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538422v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01539635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles III sous le regard des historiens, début XVIIe siècle-début XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Héritages, 2013 (Spécial), pp.201-212</w:t>
+              <w:t xml:space="preserve">, 2013, Charles III, prince et souverain de la Renaissance, 2013 (1), pp.31-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539635v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la table ronde &amp;lt;i&amp;gt;Réalités provinciales en histoire religieuse - Autour de la Lorraine, XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -7028,51 +7028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campisanoeditore.it/index.php/10-collana-storia-dell-arte/268-imago-papae" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47583" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Grandhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismara Paola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8385" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528957v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/320-actualites-du-laboratoire.php?item=1003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giuliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01552532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09798-3.p.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.035.0023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/81672" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campisanoeditore.it/index.php/10-collana-storia-dell-arte/268-imago-papae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismara Paola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/320-actualites-du-laboratoire.php?item=1003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giuliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01552532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09798-3.p.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.035.0023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/81672" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>