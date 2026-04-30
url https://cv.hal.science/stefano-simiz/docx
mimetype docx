--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1581,183 +1581,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. Le champ croisé des prises de parole en ville. Un objet historiographique renouvelé</w:t>
+                <w:t xml:space="preserve">Les discours de l’avocat-général Bourcier de Villers, à Nancy, début XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole publique en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-15, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.133-146, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864716v1</w:t>
+                <w:t xml:space="preserve">hal-02864722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discours de l’avocat-général Bourcier de Villers, à Nancy, début XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Introduction générale. Le champ croisé des prises de parole en ville. Un objet historiographique renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole publique en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.133-146, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-15, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864722v1</w:t>
+                <w:t xml:space="preserve">hal-02864716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3311,165 +3311,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exhorter comme un grand prédicateur. Pratiques et limites des modèles en France de l’Est, fin 16e - milieu 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orateur imaginé. Formation des identités et diffusion des réputations chez les acteurs de la parole publique, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La plume et la foi : Jean Maillefer. Témoin, lecteur et écrivain de la religion urbaine au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et pratiques religieuses dans l'espace urbain européen (XIVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESR, Mar 2017, Tours, France. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03201330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace, deux confessions. Le protestantisme au défi du christianisme urbain français, XVIe-XVIIe siècles</w:t>
               </w:r>
@@ -3656,50 +3656,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3708,178 +3829,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199695v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03017476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sevestre, controversiste jésuite et auteur de (fausses) lettres de Calvin. Le regard d’un compagnon sur les pasteurs réformés dans les années 1650</w:t>
               </w:r>
@@ -4631,50 +4631,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Confréries de charité et servantes des pauvres en Champagne et Lorraine XVIIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Filles de la Charité aux sœurs de Saint-Vincent-de-Paul : quatre siècles de " cornettes " (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.155-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos - Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4683,126 +4752,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contact et confrontation, la prédication chrétienne aux XVIe et XVIIe siècles</w:t>
               </w:r>
@@ -4920,165 +4920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cardinal de Lorraine et la Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cardinal de Lorraine, Reims et l’Europe. Un grand prélat français à l’époque du concile de Trente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Reims, France. pp.177-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire un espace sacre : les chaires a prêcher de la Reforme catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CXXXVe Congrès national des sociétés historiques et scientifiques "Paysages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, 2010, Neuchâtel, France. pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548811v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01548857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saint Nicolas des prédicateurs, XVIe-XIXe siècle</w:t>
               </w:r>
@@ -7028,51 +7028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campisanoeditore.it/index.php/10-collana-storia-dell-arte/268-imago-papae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47625" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismara Paola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/320-actualites-du-laboratoire.php?item=1003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giuliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01552532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09798-3.p.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.035.0023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/81672" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04753119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campisanoeditore.it/index.php/10-collana-storia-dell-arte/268-imago-papae" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47593" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47583" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04572824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismara Paola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.52095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/320-actualites-du-laboratoire.php?item=1003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giuliato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peguera-Poch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01552532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01544212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09798-3.p.0091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.035.0023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17396/81672" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN21039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>