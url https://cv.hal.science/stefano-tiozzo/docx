--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,5014 +217,5148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Marchal</w:t>
+                <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Sharma</w:t>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406416v1</w:t>
+                <w:t xml:space="preserve">hal-05557521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
+                <w:t xml:space="preserve">Tiphaine Sancerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Salcedo</w:t>
+                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Thier</w:t>
+                <w:t xml:space="preserve">Solène Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Flot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+                <w:t xml:space="preserve">Pragati Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (43), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406386v1</w:t>
+                <w:t xml:space="preserve">hal-05406416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Jean Francois Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.giaf097. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406405v1</w:t>
+                <w:t xml:space="preserve">hal-05406386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial tunicate Botryllus schlosseri</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.05.29.594498⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.giaf097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762673v1</w:t>
+                <w:t xml:space="preserve">hal-05406405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pan-metazoan concept for adult stem cells: the wobbling Penrose landscape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oshrat Ben-Hamo</w:t>
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial tunicate Botryllus schlosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12801⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.05.29.594498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368864v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing dormancy in two distantly related tunicates reveals morphological, molecular, and ecological convergences and repeated co-option</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico D Brown</w:t>
+                <w:t xml:space="preserve">A pan-metazoan concept for adult stem cells: the wobbling Penrose landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Rinkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriano Ballarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Somorjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oshrat Ben-Hamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-16656-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (1), pp.299-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737324v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the individual to the colony: Marine invertebrates as models to understand levels of biological organization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Grosberg</w:t>
+                <w:t xml:space="preserve">Comparing dormancy in two distantly related tunicates reveals morphological, molecular, and ecological convergences and repeated co-option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Scelzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico D Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23044⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16656-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216702v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloniality, clonality, and modularity in animals: The elephant in the room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">From the individual to the colony: Marine invertebrates as models to understand levels of biological organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Hiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leandro Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carl Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Grosberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22944⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 336 (3), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982659v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eventful history of nonembryonic development in tunicates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Scelzo</w:t>
+                <w:t xml:space="preserve">Coloniality, clonality, and modularity in animals: The elephant in the room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22940⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527235v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow evolution under purifying selection in the gamete recognition protein bindin of the sea urchin Diadema</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. A Lessios</w:t>
+                <w:t xml:space="preserve">The eventful history of nonembryonic development in tunicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Scelzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66390-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982656v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Muscles and Their Regenerative Potential across Animals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow evolution under purifying selection in the gamete recognition protein bindin of the sea urchin Diadema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S Zigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A Lessios</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9091925⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.9834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66390-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonial ascidians strongly preyed upon, yet dominate the substrate in a subtropical fouling community</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Diversity of Muscles and Their Regenerative Potential across Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Zullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0396⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.1925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9091925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336024v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Colonial ascidians strongly preyed upon, yet dominate the substrate in a subtropical fouling community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvana Allodi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1899), pp.20190396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398082v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Brown</w:t>
+                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jiménez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Santos de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Allodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336036v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel budding mode in Polyandrocarpa zorritensis: a model for comparative studies on asexual development and whole body regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0121-x⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 448 (2), pp.342-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379431v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular co-option of cardiopharyngeal genes during non-embryonic myogenesis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel budding mode in Polyandrocarpa zorritensis: a model for comparative studies on asexual development and whole body regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Scelzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoDevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0116-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0121-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071804v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent Acquisition of Nonembryonic Development in Styelid Ascidians</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Modular co-option of cardiopharyngeal genes during non-embryonic myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico D Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy068⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879150v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+                <w:t xml:space="preserve">Convergent Acquisition of Nonembryonic Development in Styelid Ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Scelzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1728 - 1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388004v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lotito</w:t>
+                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Valero-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Crocetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319101v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed genes from multipotent epithelia at the onset of an asexual development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricci Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lotito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27357⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416 (1), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339811v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering regeneration in metazoans: an evo-devo approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of differentially expressed genes from multipotent epithelia at the onset of an asexual development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Chaurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lapébie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R. Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00067⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527241v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative muscle development of scyphozoan jellyfish with simple and complex life cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconsidering regeneration in metazoans: an evo-devo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Casey W Dunn</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R Copley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-015-0005-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153728v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt affects symmetry and morphogenesis during post-embryonic development in colonial chordates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leah Setar</w:t>
+                <w:t xml:space="preserve">Comparative muscle development of scyphozoan jellyfish with simple and complex life cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin K S Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey W Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoDevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-015-0009-3⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-015-0005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225075v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of sensory structures in the developing epidermis in sepia officinalis and other coleoid cephalopods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Croll</w:t>
+                <w:t xml:space="preserve">Wnt affects symmetry and morphogenesis during post-embryonic development in colonial chordates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Setar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Baratte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.23562⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-015-0009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02180553v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology for the Asexual Development and Anatomy of the Colonial Chordate Botryllus schlosseri</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of sensory structures in the developing epidermis in sepia officinalis and other coleoid cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Buresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Croll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 522 (13), pp.3004-3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366419v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02180553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocyte dynamics in a highly regenerative urochordate: Insights into development and host defense</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ontology for the Asexual Development and Anatomy of the Colonial Chordate Botryllus schlosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohji Hotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine J. Ishizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982667v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germline cell formation and gonad regeneration in solitary and colonial ascidians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaz Kawamura</w:t>
+                <w:t xml:space="preserve">Phagocyte dynamics in a highly regenerative urochordate: Insights into development and host defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Lauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louie Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.22542⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982683v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asexual Propagation and Regeneration in Colonial Ascidians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Snjezana Rendulic</w:t>
+                <w:t xml:space="preserve">Germline cell formation and gonad regeneration in solitary and colonial ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaz Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Sunanaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Burighel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/BBLv221n1p43⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (2), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.22542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982676v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HCN and cardiac function in a colonial ascidian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annette Hellbach</w:t>
+                <w:t xml:space="preserve">Asexual Propagation and Regeneration in Colonial Ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kürn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snjezana Rendulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony de Tomaso</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lauzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.695⟩</w:t>
+              <w:t xml:space="preserve">Biological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 221 (1), pp.43-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/BBLv221n1p43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02982679v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Neuromuscular System During Asexual Propagation in an Invertebrate Chordate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of HCN and cardiac function in a colonial ascidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Hellbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Croll</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungho Ohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Liebling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony de Tomaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.22023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 315A (8), pp.476-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved role of the VEGF pathway in angiogenesis of an ectodermally-derived vasculature</w:t>
+                <w:t xml:space="preserve">Development of the Neuromuscular System During Asexual Propagation in an Invertebrate Chordate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayelet Voskoboynik</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard M Degnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico D Brown</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Croll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.12.035⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238, pp.2081 - 2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.22023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357875v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed cell death in vegetative development: Apoptosis during the colonial life cycle of the ascidian Botryllus schlosseri</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Zaniolo</w:t>
+                <w:t xml:space="preserve">A conserved role of the VEGF pathway in angiogenesis of an ectodermally-derived vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelet Voskoboynik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico D Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tice.2006.02.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2007.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357836v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic versus blastogenetic development in the compound ascidian Botryllus schlosseri: insights from Pitx expression patterns.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmed cell death in vegetative development: Apoptosis during the colonial life cycle of the ascidian Botryllus schlosseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ballarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Burighel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zaniolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.20250⟩</w:t>
+              <w:t xml:space="preserve">Tissue and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tice.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090406v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic versus blastogenetic development in the compound ascidian Botryllus schlosseri: insights from Pitx expression patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Christiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 232, pp.468. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">, 2005, 232, pp.468-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.20250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019610v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic versus blastogenetic development in the compound ascidian Botryllus schlosseri: insights from Pitx expression patterns</w:t>
+                <w:t xml:space="preserve">Embryonic versus blastogenetic development in the compound ascidian Botryllus schlosseri: insights from Pitx expression patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Christiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 232 (2), pp.468-478</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 232, pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.20250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678542v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic and Non-neurogenic Placodes in Ascidians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Embryonic versus blastogenetic development in the compound ascidian Botryllus schlosseri: insights from Pitx expression patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Christiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Exp. Zool. (Mol. Dev. Evol.)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 232 (2), pp.468-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02379456v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic and non-neurogenic placodes in ascidians.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Neurogenic and Non-neurogenic Placodes in Ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+              <w:t xml:space="preserve">J. Exp. Zool. (Mol. Dev. Evol.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 302, pp.483 - 504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.21013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019621v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurogenic and non-neurogenic placodes in ascidians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Neurogenic and non-neurogenic placodes in ascidians.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy J. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 302, pp.483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678231v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neurogenic and non-neurogenic placodes in ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane J.-S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 302B (5), pp.483-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macrophage-secreted myogenic factors: a promising tool for greatly enhancing the proliferative capacity of myoblasts in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giurisato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pampinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (4), pp.189-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s100720200060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5234,251 +5368,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hazards of Regeneration: From Morgan’s Legacy to Evo-Devo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whole-Body Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2450, Springer US, pp.3-25, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2172-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration and Stem Cells in Ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico D Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony W de Tomaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem cells: from hydra to man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.95-112, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-8274-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5625,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>