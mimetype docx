--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -217,538 +217,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Thier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lebel</w:t>
+                <w:t xml:space="preserve">Tiphaine Sancerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Faure</w:t>
+                <w:t xml:space="preserve">Solène Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Pragati Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557521v1</w:t>
+                <w:t xml:space="preserve">hal-05406416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Sancerini</w:t>
+                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
+                <w:t xml:space="preserve">Jorge Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Marchal</w:t>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Sharma</w:t>
+                <w:t xml:space="preserve">Jean Francois Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406416v1</w:t>
+                <w:t xml:space="preserve">hal-05406386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Salcedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Thier</w:t>
+                <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Flot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (43), </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406386v1</w:t>
+                <w:t xml:space="preserve">hal-05557521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.giaf097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406405v1</w:t>
@@ -759,103 +759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial tunicate Botryllus schlosseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1342,51 +1342,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 336 (3), pp.198-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.22944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1459,51 +1459,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 336 (3), pp.250-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.22940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1891,278 +1891,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
+                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jiménez-Merino</w:t>
+                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora Santos de Abreu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvana Allodi</w:t>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 448 (2), pp.342-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398082v1</w:t>
+                <w:t xml:space="preserve">hal-02336036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jiménez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
+                <w:t xml:space="preserve">Isadora Santos de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Brown</w:t>
+                <w:t xml:space="preserve">Silvana Allodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 448 (2), pp.342-352. </w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336036v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel budding mode in Polyandrocarpa zorritensis: a model for comparative studies on asexual development and whole body regeneration</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoDevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13227-019-0121-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2282,64 +2282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular co-option of cardiopharyngeal genes during non-embryonic myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico D Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Scelzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (7), pp.1728 - 1743. </w:t>
@@ -2527,347 +2527,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
+                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Valero-Gracia</w:t>
+                <w:t xml:space="preserve">Ricci Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Marino</w:t>
+                <w:t xml:space="preserve">Fabien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Crocetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeria Nittoli</w:t>
+                <w:t xml:space="preserve">Sonia Lotito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416 (1), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388004v1</w:t>
+                <w:t xml:space="preserve">hal-01319101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Valero-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci Lorenzo</w:t>
+                <w:t xml:space="preserve">Rita Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cabrera</w:t>
+                <w:t xml:space="preserve">Fabio Crocetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lotito</w:t>
+                <w:t xml:space="preserve">Valeria Nittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 416 (1), pp.235-248. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319101v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed genes from multipotent epithelia at the onset of an asexual development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca R. Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohji Hotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine J. Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e96434. </w:t>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>