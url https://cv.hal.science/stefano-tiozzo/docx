--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -217,538 +217,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Sancerini</w:t>
+                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
+                <w:t xml:space="preserve">Jorge Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Marchal</w:t>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Sharma</w:t>
+                <w:t xml:space="preserve">Jean Francois Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406416v1</w:t>
+                <w:t xml:space="preserve">hal-05406386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity of allorecognition receptors in a nonvertebrate chordate reveals principles of innate allelic discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Rodriguez-Valbuena</w:t>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Salcedo</w:t>
+                <w:t xml:space="preserve">Roland Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Thier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Tiozzo</w:t>
+                <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2519372122⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406386v1</w:t>
+                <w:t xml:space="preserve">hal-05557521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-stage single-cell atlas of Botryllus schlosseri asexual development unveils dedifferentiating bud founder cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+                <w:t xml:space="preserve">Sharon Rabiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Faure</w:t>
+                <w:t xml:space="preserve">Solène Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dru</w:t>
+                <w:t xml:space="preserve">Pragati Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.27.655565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557521v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial chordate model Botryllus schlosseri (Tunicata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.giaf097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaf097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406405v1</w:t>
@@ -759,103 +759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First chromosome-level genome assembly of the colonial tunicate Botryllus schlosseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Thier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M.Tawfeeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1761,408 +1761,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonial ascidians strongly preyed upon, yet dominate the substrate in a subtropical fouling community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Vieira</w:t>
+                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Dias</w:t>
+                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1899), pp.20190396. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 448 (2), pp.342-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336024v1</w:t>
+                <w:t xml:space="preserve">hal-02336036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo neurogenesis in a budding chordate: Co-option of larval anteroposterior patterning genes in a transitory neurogenic organ</w:t>
+                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
+                <w:t xml:space="preserve">Juan Jiménez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Brown</w:t>
+                <w:t xml:space="preserve">Isadora Santos de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Allodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">EvoDevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336036v1</w:t>
+                <w:t xml:space="preserve">hal-02398082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative stem cells in the hemolymph and in the intestinal submucosa of the solitary ascidian Styela plicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Jiménez-Merino</w:t>
+                <w:t xml:space="preserve">Colonial ascidians strongly preyed upon, yet dominate the substrate in a subtropical fouling community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora Santos de Abreu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurel Sky Hiebert</w:t>
+                <w:t xml:space="preserve">Edson Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Allodi</w:t>
+                <w:t xml:space="preserve">Gustavo Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoDevo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1899), pp.20190396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13227-019-0144-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398082v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel budding mode in Polyandrocarpa zorritensis: a model for comparative studies on asexual development and whole body regeneration</w:t>
               </w:r>
@@ -2282,64 +2282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular co-option of cardiopharyngeal genes during non-embryonic myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico D Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Scelzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mandela Prünster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (7), pp.1728 - 1743. </w:t>
@@ -2527,347 +2527,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
+                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci Lorenzo</w:t>
+                <w:t xml:space="preserve">Alberto Valero-Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cabrera</w:t>
+                <w:t xml:space="preserve">Rita Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lotito</w:t>
+                <w:t xml:space="preserve">Fabio Crocetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Nittoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319101v1</w:t>
+                <w:t xml:space="preserve">hal-01388004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative localization of serotonin-like immunoreactive cells in Thaliacea informs tunicate phylogeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-deployment of germ layers related TFs shows regionalized expression during two non-embryonic developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Marino</w:t>
+                <w:t xml:space="preserve">Ricci Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Crocetta</w:t>
+                <w:t xml:space="preserve">Fabien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Nittoli</w:t>
+                <w:t xml:space="preserve">Sonia Lotito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Tiozzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.45. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416 (1), pp.235-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-016-0177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388004v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed genes from multipotent epithelia at the onset of an asexual development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Chaurasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca R. Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohji Hotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine J. Ishizuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e96434. </w:t>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tiozzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003636" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rodriguez-Valbuena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Salcedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Thier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Flot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2519372122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M.Tawfeeq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf097" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rabiteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.27.655565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.29.594498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriano Ballarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Somorjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshrat Ben-Hamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Sky Hiebert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Scelzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ali&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W de Tomaso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico D Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16656-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Hiebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Simpson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grosberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B Geyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S Zigler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tiozzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A Lessios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66390-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Zullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Daya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Clemente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Mancini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9091925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mandela Pr&#252;nster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ricci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jim&#233;nez-Merino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Santos de Abreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Allodi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0144-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lejeune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0121-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02071804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-019-0116-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valero-Gracia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Crocetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nittoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-016-0177-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci Lorenzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lotito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Chaurasia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R. Helm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27357" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Copley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K S Lilley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey W Dunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0005-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Maio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Setar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0009-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02180553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Buresi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Croll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baratte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23562" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RV8LJBZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gasparini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Hotta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine J. Ishizuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lauzon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Kerr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaz Kawamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sunanaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Burighel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22542" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;rn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Rendulic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lauzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/BBLv221n1p43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hellbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungho Ohn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebling" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony de Tomaso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.695" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TL60V5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527245v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Murray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Degnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357875v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Voskoboynik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2007.12.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiozzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballarin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burighel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zaniolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2006.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christiaen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deyts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Joly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Christiaen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deyts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane J.-S. Joly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J Lane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84850XT3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy J. Lane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Lane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giurisato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Radu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pampinella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100720200060" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sinigaglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2172-1_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357892v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8274-0_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>