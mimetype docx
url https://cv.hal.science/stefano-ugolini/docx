--- v0 (2026-03-06)
+++ v1 (2026-04-08)
@@ -100,1117 +100,1126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing “strange animals”: Network analysis tools for the economic study of supra-dyadic structures</w:t>
+                <w:t xml:space="preserve">Credibility is not enough: Fiscal monetization and currency depreciation in early-modern Venice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delio Lucena-Piquero</w:t>
+                <w:t xml:space="preserve">Donato Masciandaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Davide Romelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.629-658. </w:t>
+              <w:t xml:space="preserve">Explorations in Economic History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.101716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00191-025-00903-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238691v1</w:t>
+                <w:t xml:space="preserve">hal-05246606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Credibility is not enough: Fiscal monetization and currency depreciation in early-modern Venice</w:t>
+                <w:t xml:space="preserve">Chasing “strange animals”: Network analysis tools for the economic study of supra-dyadic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Masciandaro</w:t>
+                <w:t xml:space="preserve">Delio Lucena-Piquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ugolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ugolini</w:t>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Economic History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.101716. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.629-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eeh.2025.101716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00191-025-00903-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246606v1</w:t>
+                <w:t xml:space="preserve">hal-05238691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Bagehot, creator of the modern Treasury bill (1877)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des banques départementales aux succursales de la Banque de France : le cas de Toulouse (1838-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2024.2407328⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.34-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfhe.022.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818475v1</w:t>
+                <w:t xml:space="preserve">hal-04872613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des banques départementales aux succursales de la Banque de France : le cas de Toulouse (1838-1860)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Walter Bagehot, creator of the modern Treasury bill (1877)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.842-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2024.2407328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872613v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediaries’ Substitutability and Financial Network Resilience: A Hyperstructure Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Accominotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delio Lucena-Piquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.104700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origination and Distribution of Money Market Instruments: Sterling Bills of Exchange during the First Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Accominotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delio Lucena-Piquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74 (4), pp.892-921. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ehr.13049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coevolution of Banks and Corporate Securities Markets: The Financing of Belgium’s Industrial Take-Off in the 1830s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (6), pp.892-913. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2019.1621293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemic Recession and Helicopter Money: Venice, 1629–1631</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goodhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Masciandaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.300-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0968565021000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of Swiss wealth management? Genevan private banking, 1800–1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (02), pp.161 - 182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096856501700021X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: “Floating a “lifeboat”: The Banque de France and the crisis of 1889” by P.C. Hautcoeur, A. Riva, and E.N. White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65, pp.120-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2014.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of foreign exchange policy: the National Bank of Belgium and the quest for monetary independence in the 1850s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Economic History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.51-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ereh/her005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagehot for Beginners : The Making of Lender of Last Resort Operations in the Mid-Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Flandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65 (2), pp.580-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-0289.2011.00606.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1220,100 +1229,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Central Banking: Theory and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2017, Palgrave Studies in Economic History, 978-1-137-48525-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-48525-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1323,1009 +1332,1009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Trade Finance from the Origins to the Present: Market Structures, Regulation and Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Accominotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Brousseau; Jean-Michel Glachant; Jérôme Sgard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Institutions of International Economic Governance and Market Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.40-63, 2025, 9780190900571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190900571.013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral Hazard and Lending of Last Resort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Flores Zendejas, Norbert Gaillard, Rick Michalek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moral Hazard: A Financial, Legal, and Economic Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.37-53, 2021, 9780367688332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003139249-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Historical Evolution of Central Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Battilossi; Youssef Cassis; Kazuhiko Yago. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of the History of Money and Currency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, 2018, 978-981-10-0622-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-0622-7_31-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coevolution of Money Markets and Monetary Policy, 1815–2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Jobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael D. Bordo, Øyvind Eitrheim, Marc Flandreau, Jan F. Qvigstad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central Banks at a Crossroads: What Can We Learn from History?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.145-194, 2016, 9781316570401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9781316570401.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention d’un système monétaire national : banques d’émission, supervision bancaire et développement financier en Belgique (1822-1872)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Feiertag, Michel Margairaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les banques centrales et l’État-nation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-158, 2016, 978-2-7246-1910-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crisis of 1866</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Flandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Dimsdale, Anthony Hotson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Financial Crises since 1825</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.76-93, 2014, 9780199688661. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199688661.003.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Economy of Central Banking: Historical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Changing Role for Central Banks? 41st Economic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oesterreichische Nationalbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-58, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bank of England as the World Gold Market-Maker During the Classical Gold Standard Era, 1889-1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Bott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Gold Market and the International Monetary System from the late 19th Century to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-87, 2013, 978-1-137-30671-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where It All Began: Lending of Last Resort and Bank of England Monitoring During the Overend-Gurney Panic of 1866</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Flandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael D. Bordo, William Roberds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Origins, History, and Future of the Federal Reserve: A Return to Jekyll Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.113-161, 2013, 9781139005166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139005166.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Exchange Reserve Management in the 19 th Century: The National Bank of Belgium in the 1850s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anders Ögren, Lars Fredrik Øksendal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gold Standard Peripheries: Monetary Policy, Adjustment and Flexibility in a Global Setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-0-230-36231-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ‘Atypical’ Case? The First Emergence of Brussels as an International Financial Centre, 1830-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ugolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Quennouëlle-Corre, Youssef Cassis </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Centres and International Capital Flows in the Nineteenth and Twentieth Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.47-70, 2011, 9780199603503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199603503.003.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2472,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Lucena-Piquero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ugolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00903-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246606v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Masciandaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101716" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brillant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2407328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160805v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Accominotti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104700" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03155017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.13049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2019.1621293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03522231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goodhart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565021000214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01886978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096856501700021X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2014.04.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/her005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0289.2011.00606.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01717861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48525-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02941654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190900571.013.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003139249-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01887004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0622-7_31-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01357712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Jobst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316570401.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01357723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100409680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199688661.003.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oenb.at/en/Publications/Economics/Economics-Conference/2013/Economics-Conference-2013.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137306708" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139005166.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/jp/book/9780230343177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199603503.003.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Masciandaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ugolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2025.101716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delio Lucena-Piquero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00903-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhe.022.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Brillant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2407328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160805v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Accominotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03155017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ehr.13049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2019.1621293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03522231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goodhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565021000214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01886978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096856501700021X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2014.04.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ereh/her005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Flandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0289.2011.00606.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01717861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48525-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02941654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190900571.013.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03510871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003139249-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01887004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0622-7_31-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01357712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Jobst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316570401.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01357723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100409680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199688661.003.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oenb.at/en/Publications/Economics/Economics-Conference/2013/Economics-Conference-2013.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137306708" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139005166.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01293720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/jp/book/9780230343177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199603503.003.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>