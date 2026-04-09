--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -430,51 +430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vicari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (128), pp.9-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.29160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
@@ -1685,51 +1685,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vicari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots: les langages du politique</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 | 2022, 2022, Mots, les langages du politique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.29135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">