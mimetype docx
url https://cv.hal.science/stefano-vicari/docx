--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -1434,415 +1434,415 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multilinguisme dans les organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128 | 2022, 2022, Mots, les langages du politique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.29135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, Réseaux sociaux, analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de l’écriture scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricco E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giaufret A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murzilli Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publif@rum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 36, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossi M.</w:t>
-[...59 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04470467v1</w:t>
-              </w:r>
-[...229 lines deleted...]
-                <w:t xml:space="preserve">hal-03083673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Logrieco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bertamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guerrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4936" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v21p257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/10179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard Desplanches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stefanini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-011-9465-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSGK44XM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard-Desplanches" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Volterra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9S36XGV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04470467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bricco E." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret A." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unige.it/index.php/publifarum/issue/view/90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Logrieco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Bertamini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guerrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Sideropoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo van Herwegen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meuleman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alessandri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal M Alnemary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.13.04081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.4936" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.2916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v21p257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/10179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard Desplanches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stefanini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-011-9465-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSGK44XM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard-Desplanches" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Volterra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9S36XGV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04470467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bricco E." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giaufret A." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi M." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unige.it/index.php/publifarum/issue/view/90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>