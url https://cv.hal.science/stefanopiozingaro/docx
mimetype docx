--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -487,486 +487,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student Low Achievement Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
+                <w:t xml:space="preserve">Proactive-Reactive Global Scaling, with Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bacchiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bravetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Giallorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Zavattaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference, AIED 2022, Durham, UK, July 27–31, 2022, Proceedings, Part I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11644-5_76⟩</w:t>
+              <w:t xml:space="preserve">ICSOC 2022 - International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20984-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370890v1</w:t>
+                <w:t xml:space="preserve">hal-03915139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive-Reactive Global Scaling, with Analytics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Bravetti</w:t>
+                <w:t xml:space="preserve">Student Low Achievement Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zanellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2022 - International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.18, </w:t>
+              <w:t xml:space="preserve">23rd International Conference, AIED 2022, Durham, UK, July 27–31, 2022, Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. pp.737-742, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20984-0_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11644-5_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915139v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Online Course Was Great: I Would Attend It Face-to-Face</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Side- Tuning for Document Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Lodi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simone Martini</w:t>
+                <w:t xml:space="preserve">Giuseppe Lisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GoodIT '21: Conference on Information Technology for Social Good</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3462203.3475902⟩</w:t>
+              <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.5206-5213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338808v1</w:t>
+                <w:t xml:space="preserve">hal-04370806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Side- Tuning for Document Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Online Course Was Great: I Would Attend It Face-to-Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sbaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Lisanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
+                <w:t xml:space="preserve">Simone Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.5206-5213, </w:t>
+              <w:t xml:space="preserve">GoodIT '21: Conference on Information Technology for Social Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Roma, Italy. pp.242-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3462203.3475902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370806v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Servers of Serverless Computing: A Formal Revisitation of Functions as a Service</w:t>
               </w:r>
@@ -1082,77 +1082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Non) parliamo di pensiero computazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sbaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1184,278 +1184,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No More, No Less - A Formal Model for Serverless Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ephemeral Data Handling in Microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Giallorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Montesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COORDINATION 2019 - 21th International Conference on Coordination Languages and Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_9⟩</w:t>
+              <w:t xml:space="preserve">SCC 2019 - IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.234-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2019.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365509v1</w:t>
+                <w:t xml:space="preserve">hal-02400020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephemeral Data Handling in Microservices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No More, No Less - A Formal Model for Serverless Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Giallorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Montesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peressotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2019 - IEEE International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.234-236, </w:t>
+              <w:t xml:space="preserve">COORDINATION 2019 - 21th International Conference on Coordination Languages and Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kongens Lyngby, Denmark. pp.148-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2019.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22397-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400020v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language-based Approach for Interoperability of IoT Platforms</w:t>
               </w:r>
@@ -1581,90 +1581,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Good, The Bad, and The Ugly of a Synchronous Online CS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sbaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITiCSE 2021: 26th ACM Conference on Innovation and Technology in Computer Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Event, Germany. ACM, 2, pp.660-660, 26th ACM Conference on Innovation and Technology in Computer Science Education V. 2 (ITiCSE 2021). </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca del Bonifro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Gabbrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pio Zingaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2236,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bacchiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSS.2024.112262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Montesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pio Zingaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zingaro Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Del Zozzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/form-9767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zanellati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11644-5_76" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_16" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Martini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462203.3475902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lisanti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03076904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangiorgi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Gabbrielli.2020.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02981770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peressotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3460075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca del Bonifro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28430-5_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bacchiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bravetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Giallorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gabbrielli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Zavattaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSS.2024.112262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Montesi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pio Zingaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.1037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zingaro Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Del Zozzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/form-9767" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zanellati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11644-5_76" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lisanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lodi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sbaraglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Martini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462203.3475902" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03076904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sangiorgi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Gabbrielli.2020.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02981770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02400020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peressotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22397-7_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456565.3460075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04370904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca del Bonifro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28430-5_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>