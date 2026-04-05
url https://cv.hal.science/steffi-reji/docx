--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -366,305 +366,430 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation modulates central regulation of homeostasis in rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505397v1</w:t>
+                <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inflammation modulates central regulation of homeostasis in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Portela-Couñago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -674,51 +799,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -727,123 +852,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -852,434 +977,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE (AI) TOOLS USED IN AQUACULTURE FACILITIES IN THE EUROPEAN UNION, WITH RESPECTIVE COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Javid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faazil Mohamed Dahlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMPOWERING WOMEN IN SRI LANKAN FISHERIES AND AQUACULTURE: UNLOCKING OPPORTUNITIES FOR SUSTAINABLE GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faazil Mohamed Dahlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Javid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury-selenium antagonism in rainbow trout broodstock and progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larvi ’24 – 8th Fish &amp; Shellfish Larviculture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ostend, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF RAPESEED AND PALM OIL ON GASTROINTESTINAL NUTRIENT SENSING AND APPETITE-REGULATORY MECHANISMS IN RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1288,115 +1413,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1543,51 +1668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portela-Cou&#241;ago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Javid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faazil Mohamed Dahlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portela-Cou&#241;ago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Javid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faazil Mohamed Dahlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>