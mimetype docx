--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -366,110 +366,110 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -479,55 +479,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -650,146 +650,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CMA in food intake regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Autophagy Society, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -799,51 +868,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -852,123 +921,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -977,434 +1046,434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE (AI) TOOLS USED IN AQUACULTURE FACILITIES IN THE EUROPEAN UNION, WITH RESPECTIVE COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Javid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faazil Mohamed Dahlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMPOWERING WOMEN IN SRI LANKAN FISHERIES AND AQUACULTURE: UNLOCKING OPPORTUNITIES FOR SUSTAINABLE GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faazil Mohamed Dahlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Javid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury-selenium antagonism in rainbow trout broodstock and progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larvi ’24 – 8th Fish &amp; Shellfish Larviculture Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ostend, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF RAPESEED AND PALM OIL ON GASTROINTESTINAL NUTRIENT SENSING AND APPETITE-REGULATORY MECHANISMS IN RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1413,115 +1482,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1668,51 +1737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portela-Cou&#241;ago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Javid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faazil Mohamed Dahlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505437v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portela-Cou&#241;ago" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505466v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Javid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faazil Mohamed Dahlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>