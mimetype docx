--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -457,429 +457,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Godeau</w:t>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165581v1</w:t>
+                <w:t xml:space="preserve">hal-04212326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 864, pp.160965. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212326v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145278v1</w:t>
+                <w:t xml:space="preserve">hal-04165581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refractory invasive pulmonary aspergillosis due to Aspergillus flavus detected with the combination of two in-house Aspergillus qPCR</w:t>
               </w:r>
@@ -999,77 +999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1267,90 +1267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1395,1379 +1395,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Staelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529832v1</w:t>
+                <w:t xml:space="preserve">hal-03324552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éva Fenyvesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315945v1</w:t>
+                <w:t xml:space="preserve">hal-03324561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Scherer</w:t>
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mengoli</w:t>
+                <w:t xml:space="preserve">Thomas Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alanio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Botterel</w:t>
+                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123965v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.741-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324552v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Fenyvesi</w:t>
+                <w:t xml:space="preserve">C Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Haghighi</w:t>
+                <w:t xml:space="preserve">A Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+                <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324561v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+                <w:t xml:space="preserve">hal-03315942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive quantitative PCR detecting Fusarium solani in a case of mixed invasive fungal disease due to Mucorales and Fusarium solani</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Larosa</w:t>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-020-0819-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489421v1</w:t>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive quantitative PCR detecting Fusarium solani in a case of mixed invasive fungal disease due to Mucorales and Fusarium solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Fabrice Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-020-0819-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490166v1</w:t>
+                <w:t xml:space="preserve">hal-02489421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Malika Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.120. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.834 - 845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315942v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.812-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543262v1</w:t>
+                <w:t xml:space="preserve">hal-03734900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Strategies to Diagnose Mucormycosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2799,1131 +2782,1148 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof5010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Patterns and Prevalence of Post-bronchodilator Airway Obstruction in Dairy Farmers Exposed to Organic Dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2), pp.118-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2019.1631775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280190v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482882v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+                <w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307828v1</w:t>
+                <w:t xml:space="preserve">hal-03482882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Fungal Disease, Isavuconazole Treatment Failure, and Death in Acute Myeloid Leukemia Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Desbrosses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (9), pp.1778-1779. </w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.511-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2509.190598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274550v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
+                <w:t xml:space="preserve">Invasive Fungal Disease, Isavuconazole Treatment Failure, and Death in Acute Myeloid Leukemia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Rouzet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Yohan Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1778-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2509.190598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307827v1</w:t>
+                <w:t xml:space="preserve">hal-02274550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rocchi</w:t>
+                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vacheyrou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (5), pp.812-821. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.101-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734900v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
               </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,779 +4171,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
+                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Leynaert</w:t>
+                <w:t xml:space="preserve">Manon Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. de Blic</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196711⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007106v1</w:t>
+                <w:t xml:space="preserve">hal-01957023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of 1012 moldy dwellings by culture fungal analysis: Threshold proposal for asthmatic patient management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.5-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ina.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ponçot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">M. C. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">J. de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957023v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative PCR (qPCR) Detection of Mucorales DNA in Bronchoalveolar Lavage Fluid To Diagnose Pulmonary Mucormycosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time polymerase chain reaction detection of Lichtheimia species in bandages associated with cutaneous mucormycosis in burn patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Iriart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">E. Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dupont</w:t>
+                <w:t xml:space="preserve">Morgane Bacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">H. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pasquesoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00289-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.68 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818680v1</w:t>
+                <w:t xml:space="preserve">hal-01791997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time polymerase chain reaction detection of Lichtheimia species in bandages associated with cutaneous mucormycosis in burn patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Quantitative PCR (qPCR) Detection of Mucorales DNA in Bronchoalveolar Lavage Fluid To Diagnose Pulmonary Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bacus</w:t>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bachelet</w:t>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pasquesoone</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (1), pp.68 - 74. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (8), pp.e00289-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00289-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791997v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
@@ -4975,360 +4975,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664751v1</w:t>
+                <w:t xml:space="preserve">hal-01664732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célie Garcia</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.107 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664732v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t>
@@ -5366,77 +5366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,64 +5500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohortes de naissances européennes : exposition aux micro-organismes et impact sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (6), pp.635-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5585,1248 +5585,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (10), pp.765-6</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368317v1</w:t>
+                <w:t xml:space="preserve">hal-01397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01784242v1</w:t>
+                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (10), pp.765-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294616v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.115-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368313v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01784242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
+                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Tisserant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397303v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Millon</w:t>
+                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Herbrecht</w:t>
+                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grenouillet</w:t>
+                <w:t xml:space="preserve">Alexandre Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5-6), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
+                <w:t xml:space="preserve">hal-01368313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Aspergillose sinusienne due à une souche d’Aspergillus fumigatus TR34/L98H résistante aux antifongiques azolés chez un ouvrier du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+                <w:t xml:space="preserve">hal-01305517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillose sinusienne due à une souche d’Aspergillus fumigatus TR34/L98H résistante aux antifongiques azolés chez un ouvrier du bois</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morad Benassarou</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mold exposure in cystic fibrosis patients' dwellings and allergic bronchopulmonary risk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -6855,51 +6855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Azole resistance with environmental origin: What alternatives for the future?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,51 +7097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle expérimental invertébré et bioluminescence : de nouvelles voies pour accroître l’efficience de l’expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7166,103 +7166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.196-203</w:t>
@@ -7291,90 +7291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of invasive aspergillosis risk of immunocompromised patients alternatively hospitalized in hematology intensive care unit and at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daguindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7431,449 +7431,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative polymerase chain reaction detection of circulating DNA in serum for early diagnosis of mucormycosis in immunocompromised patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Larosa</w:t>
+                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+                <w:t xml:space="preserve">D. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faezeh Legrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (10), pp.e95-101. </w:t>
+              <w:t xml:space="preserve">J Mycol Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.149-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/cit094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061552v1</w:t>
+                <w:t xml:space="preserve">hal-00926046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Talon</w:t>
+                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mycol Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.149-54. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 466-467C, pp.716-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926046v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Quantitative polymerase chain reaction detection of circulating DNA in serum for early diagnosis of mucormycosis in immunocompromised patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faezeh Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (10), pp.e95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cit094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879495v1</w:t>
+                <w:t xml:space="preserve">hal-01061552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8061,64 +8061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Pathogenic Fungus Resistant to Triazole Antifungal Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Snelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8223,64 +8223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8330,51 +8330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-laboratory multi-centre evaluation of the performance of Mucorales PCR assays when testing serum specimens: A study by the ISHAM Fungal PCR Initiative and the ModiMucor study group -FPCRI Mucor Laboratory Working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,51 +8648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A17F500"/>
+    <w:nsid w:val="14C7A66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8879,51 +8879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>