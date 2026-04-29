--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,144 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Steffi Rocchi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">steffi-rocchi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9262-1127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">187906866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -172,7702 +181,7836 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Obs, a FAIR compliant database generation tool for environmental observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (4), pp.1218-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3724/2096-7004.di.2024.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Association Between Domestic Mold Detection and Clinical Outcomes in House Dust Mite Allergic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Shahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Syrine Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pellicer-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.70313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862485v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interlaboratory assays from the fungal PCR Initiative and the Modimucor Study Group to improve qPCR detection of Mucorales DNA in serum: one more step toward standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lewis White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (2), pp.e0152524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01525-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212326v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractory invasive pulmonary aspergillosis due to Aspergillus flavus detected with the combination of two in-house Aspergillus qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+                <w:t xml:space="preserve">Adrien Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Navellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.101350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145278v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165581v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory invasive pulmonary aspergillosis due to Aspergillus flavus detected with the combination of two in-house Aspergillus qPCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Caillet</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Navellou</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (1), pp.101350. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212333v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136469⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781498v1</w:t>
+                <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Millon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 75 (5), pp.777-785. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528144v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of serum Mucorales PCR for the diagnosis of Mucormycoses: The MODIMUCOR prospective trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Denis Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (5), pp.777-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774854v1</w:t>
+                <w:t xml:space="preserve">hal-03528144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.2500-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03324552v1</w:t>
+                <w:t xml:space="preserve">hal-03774854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Staelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324561v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Fenyvesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315945v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Alanio</w:t>
+                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Botterel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.741-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123965v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
+                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mengoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315942v1</w:t>
+                <w:t xml:space="preserve">hal-03123965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive quantitative PCR detecting Fusarium solani in a case of mixed invasive fungal disease due to Mucorales and Fusarium solani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41409-020-0819-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490166v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocchi</w:t>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vacheyrou</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Millon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.834 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734900v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Strategies to Diagnose Mucormycosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.812-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof5010024⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02095258v1</w:t>
+                <w:t xml:space="preserve">hal-03734900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chanet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277865v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Patterns and Prevalence of Post-bronchodilator Airway Obstruction in Dairy Farmers Exposed to Organic Dusts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Strategies to Diagnose Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof5010024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2019.1631775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307829v1</w:t>
+                <w:t xml:space="preserve">hal-02095258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02543262v1</w:t>
+                <w:t xml:space="preserve">hal-02277865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+                <w:t xml:space="preserve">Dietary Patterns and Prevalence of Post-bronchodilator Airway Obstruction in Dairy Farmers Exposed to Organic Dusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocchi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2019.1631775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280190v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482882v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307828v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Fungal Disease, Isavuconazole Treatment Failure, and Death in Acute Myeloid Leukemia Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.1778-1779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2509.190598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307827v1</w:t>
+                <w:t xml:space="preserve">hal-02307828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529683v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957023v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of 1012 moldy dwellings by culture fungal analysis: Threshold proposal for asthmatic patient management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Bochaton</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.12516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307826v1</w:t>
+                <w:t xml:space="preserve">hal-01957023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0196711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time polymerase chain reaction detection of Lichtheimia species in bandages associated with cutaneous mucormycosis in burn patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Survey of 1012 moldy dwellings by culture fungal analysis: Threshold proposal for asthmatic patient management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Bachelet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Pasquesoone</w:t>
+                <w:t xml:space="preserve">Martine Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (1), pp.68 - 74. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791997v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative PCR (qPCR) Detection of Mucorales DNA in Bronchoalveolar Lavage Fluid To Diagnose Pulmonary Mucormycosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time polymerase chain reaction detection of Lichtheimia species in bandages associated with cutaneous mucormycosis in burn patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Iriart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">E. Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dupont</w:t>
+                <w:t xml:space="preserve">Morgane Bacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">H. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Pasquesoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00289-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.68 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818680v1</w:t>
+                <w:t xml:space="preserve">hal-01791997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Laurent</w:t>
+                <w:t xml:space="preserve">Quantitative PCR (qPCR) Detection of Mucorales DNA in Bronchoalveolar Lavage Fluid To Diagnose Pulmonary Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09603123.2018.1545900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (8), pp.e00289-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00289-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976605v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2018.1545900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664732v1</w:t>
+                <w:t xml:space="preserve">hal-01976605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664751v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664762v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Crini</w:t>
+                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664748v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohortes de naissances européennes : exposition aux micro-organismes et impact sanitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Reboux</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.107 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734832v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohortes de naissances européennes : exposition aux micro-organismes et impact sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (6), pp.635-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397303v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+                <w:t xml:space="preserve">R. Herbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368317v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.115-116</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01784242v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (10), pp.765-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294616v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.115-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368313v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01784242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillose sinusienne due à une souche d’Aspergillus fumigatus TR34/L98H résistante aux antifongiques azolés chez un ouvrier du bois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morad Benassarou</w:t>
+                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5-6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305517v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Aspergillose sinusienne due à une souche d’Aspergillus fumigatus TR34/L98H résistante aux antifongiques azolés chez un ouvrier du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mold exposure in cystic fibrosis patients' dwellings and allergic bronchopulmonary risk.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119477v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Azole resistance with environmental origin: What alternatives for the future?].</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of mold exposure in cystic fibrosis patients' dwellings and allergic bronchopulmonary risk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (4), pp.249-56</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305447v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus isolate with the TR34/L98H mutation in both a fungicide-sprayed field and the lung of a hematopoietic stem cell transplant recipient with invasive aspergillosis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Azole resistance with environmental origin: What alternatives for the future?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.249-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063888v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle expérimental invertébré et bioluminescence : de nouvelles voies pour accroître l’efficience de l’expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus isolate with the TR34/L98H mutation in both a fungicide-sprayed field and the lung of a hematopoietic stem cell transplant recipient with invasive aspergillosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (5), pp.1724-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03182-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294619v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of invasive aspergillosis risk of immunocompromised patients alternatively hospitalized in hematology intensive care unit and at home.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Daguindeau</w:t>
+                <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.196-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01063887v1</w:t>
+                <w:t xml:space="preserve">hal-01294619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evaluation of invasive aspergillosis risk of immunocompromised patients alternatively hospitalized in hematology intensive care unit and at home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daguindeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mycol Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926046v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">J Mycol Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.149-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879495v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 466-467C, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative polymerase chain reaction detection of circulating DNA in serum for early diagnosis of mucormycosis in immunocompromised patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faezeh Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (10), pp.e95-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/cit094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7877,154 +8020,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de pesticides dans des plumes de merles et des sols par couplages chromatographie liquide et gazeuse avec la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wysocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8034,146 +8177,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Pathogenic Fungus Resistant to Triazole Antifungal Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Snelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Springer International Publishing, pp.165-206, 2021, Environmental Chemistry for a Sustainable World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8183,130 +8326,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8316,154 +8459,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-laboratory multi-centre evaluation of the performance of Mucorales PCR assays when testing serum specimens: A study by the ISHAM Fungal PCR Initiative and the ModiMucor study group -FPCRI Mucor Laboratory Working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Trends in Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.P164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8473,114 +8616,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre profils microbiologiques de l'environnement intérieur et maladies respiratoires infectieuses et allergiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Franche-Comté, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BESA3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01213960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8648,51 +8791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C7A66E"/>
+    <w:nsid w:val="1DFE4241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8879,51 +9022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pellicer-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>