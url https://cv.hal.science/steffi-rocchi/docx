--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -600,619 +600,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory invasive pulmonary aspergillosis due to Aspergillus flavus detected with the combination of two in-house Aspergillus qPCR</w:t>
+                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Caillet</w:t>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Navellou</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212333v1</w:t>
+                <w:t xml:space="preserve">hal-04165581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212326v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Development of a cockroach (Blattella germanica) qPCR for the objective measurement of exposure at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165581v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refractory invasive pulmonary aspergillosis due to Aspergillus flavus detected with the combination of two in-house Aspergillus qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
+                <w:t xml:space="preserve">Adrien Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupont</w:t>
+                <w:t xml:space="preserve">Jean Christophe Navellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.101350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145278v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,90 +1410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1538,857 +1538,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.729476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324552v1</w:t>
+                <w:t xml:space="preserve">hal-03529832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Fenyvesi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.741-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324561v1</w:t>
+                <w:t xml:space="preserve">hal-03315945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in France Shows Patient and Healthcare Links to Environmentally Occurring Genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sewell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Godeau</w:t>
+                <w:t xml:space="preserve">C Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissiere</w:t>
+                <w:t xml:space="preserve">A Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.729476⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529832v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year later: The effect of changing azole-treated bulbs for organic tulips bulbs in hospital environment on the azole-resistant Aspergillus fumigatus rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Fenyvesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myab007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315945v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory evaluation of Mucorales PCR assays for testing serum specimens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Mengoli</w:t>
+                <w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alanio</w:t>
+                <w:t xml:space="preserve">Jean-Noël Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Botterel</w:t>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.126-138. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123965v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.120. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315942v1</w:t>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive quantitative PCR detecting Fusarium solani in a case of mixed invasive fungal disease due to Mucorales and Fusarium solani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,542 +2472,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.834 - 845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+                <w:t xml:space="preserve">hal-03490166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Risk in COPD Deciphering the Contribution of Tobacco Smoking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Epidemiology of Azole-Resistant Aspergillus fumigatus in Sawmills of Eastern France by Microsatellite Genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Bouhaddi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.834 - 845. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof6030120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490166v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
+                <w:t xml:space="preserve">Dietary Patterns and Prevalence of Post-bronchodilator Airway Obstruction in Dairy Farmers Exposed to Organic Dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Reboux</w:t>
+                <w:t xml:space="preserve">Julien Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocchi</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vacheyrou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2019.1631775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03734900v1</w:t>
+                <w:t xml:space="preserve">hal-02307829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jeanvoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rocchi</w:t>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Bellanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280190v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Strategies to Diagnose Mucormycosis</w:t>
               </w:r>
@@ -3032,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3108,1557 +3129,1536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277865v1</w:t>
+                <w:t xml:space="preserve">hal-02543262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Patterns and Prevalence of Post-bronchodilator Airway Obstruction in Dairy Farmers Exposed to Organic Dusts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus: A global phenomenon originating in the environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Saussereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+                <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Laplante</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15412555.2019.1631775⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307829v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in the hospital: Surveillance from flower beds to corridors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2019.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543262v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Invasive Fungal Disease, Isavuconazole Treatment Failure, and Death in Acute Myeloid Leukemia Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+                <w:t xml:space="preserve">Yohan Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.1778-1779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2509.190598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482882v1</w:t>
+                <w:t xml:space="preserve">hal-02274550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Fungal Disease, Isavuconazole Treatment Failure, and Death in Acute Myeloid Leukemia Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2509.190598⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.511-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274550v1</w:t>
+                <w:t xml:space="preserve">hal-02307828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage mite concentrations are underestimated compared to house dust mite concentrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00376-2⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307828v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersensitivity pneumonitis: A new strategy for serodiagnosis and environmental surveys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Rouzet</w:t>
+                <w:t xml:space="preserve">Identifying indoor air Penicillium species: a challenge for allergic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.101-106. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (5), pp.812-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2019.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307827v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03734900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
+                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Fontan</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791907v1</w:t>
+                <w:t xml:space="preserve">hal-03529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
+                <w:t xml:space="preserve">Development of a quantitative PCR detecting Cunninghamella bertholletiae to help in diagnosing this rare and aggressive mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
+                <w:t xml:space="preserve">Jean Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529683v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ponçot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">B. Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">M. C. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957023v1</w:t>
+                <w:t xml:space="preserve">hal-03007106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Leynaert</w:t>
+                <w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rocchi</w:t>
+                <w:t xml:space="preserve">Manon Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Blic</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0196711. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007106v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of 1012 moldy dwellings by culture fungal analysis: Threshold proposal for asthmatic patient management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laboissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,3197 +4820,3245 @@
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (1), pp.68 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative PCR (qPCR) Detection of Mucorales DNA in Bronchoalveolar Lavage Fluid To Diagnose Pulmonary Mucormycosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (8), pp.e00289-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00289-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial exposure to dairy farmers’ dwellings and COPD occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09603123.2018.1545900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t>
+                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664762v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.107 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664748v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664732v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding to assess indoor fungal communities: Electrostatic dust collectors and Illumina sequencing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664751v1</w:t>
+                <w:t xml:space="preserve">hal-01664748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohortes de naissances européennes : exposition aux micro-organismes et impact sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (6), pp.635-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397303v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01784242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Millon</w:t>
+                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Herbrecht</w:t>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grenouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Mourad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (10), pp.765-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
+                <w:t xml:space="preserve">hal-01368317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replies to &amp;quot;Is the home environment an important factor in the occurrence of fungal events in cystic fibrosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinus aspergillosis due to an azole-resistant Aspergillus fumigatus strain carrying the TR34/L98H mutation in immunocompetent host.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Vacheyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benassarou</w:t>
+                <w:t xml:space="preserve">Jenny Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5-6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368317v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements des bébés et allergies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Saprolegnia parasitica in river water using real-time quantitative PCR: from massive fish mortality to tap drinking water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.115-116</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01784242v1</w:t>
+                <w:t xml:space="preserve">hal-01397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of pets (cats and dogs) in homes using electrostatic dust collectors and QPCR: new tools to evaluate exposure and risk of allergies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Naegele</w:t>
+                <w:t xml:space="preserve">Early diagnosis and monitoring of mucormycosis by detection of circulating DNA in serum: retrospective analysis of 44 cases collected through the French Surveillance Network of Invasive Fungal Infections (RESSIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Knapp</w:t>
+                <w:t xml:space="preserve">R. Herbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09603123.2016.1217316⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.810.e1--810.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368313v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillose sinusienne due à une souche d’Aspergillus fumigatus TR34/L98H résistante aux antifongiques azolés chez un ouvrier du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Benassarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mold exposure in cystic fibrosis patients' dwellings and allergic bronchopulmonary risk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Dalphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Azole resistance with environmental origin: What alternatives for the future?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.249-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle expérimental invertébré et bioluminescence : de nouvelles voies pour accroître l’efficience de l’expérimentation animale</w:t>
+                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus isolate with the TR34/L98H mutation in both a fungicide-sprayed field and the lung of a hematopoietic stem cell transplant recipient with invasive aspergillosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pauline Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (5), pp.1724-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03182-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119472v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus isolate with the TR34/L98H mutation in both a fungicide-sprayed field and the lung of a hematopoietic stem cell transplant recipient with invasive aspergillosis.</w:t>
+                <w:t xml:space="preserve">Modèle expérimental invertébré et bioluminescence : de nouvelles voies pour accroître l’efficience de l’expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.54-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063888v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Commercially Available IgG Kits and Time-Resolved Fluorometric IgE Assay for Diagnosis of Allergic Bronchopulmonary Aspergillosis in Patients with Cystic Fibrosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Richaud-Thiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Vaccine Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.196-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of invasive aspergillosis risk of immunocompromised patients alternatively hospitalized in hematology intensive care unit and at home.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daguindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ina.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mycol Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 466-467C, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00926046v1</w:t>
+                <w:t xml:space="preserve">hal-00879495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qPCR standard operating procedure for measuring microorganisms in dust from dwellings in large cohort studies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Fungal and bacterial contamination of 30 general practitioners' consultation room in Franche-Comté (eastern France)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.054⟩</w:t>
+              <w:t xml:space="preserve">J Mycol Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.149-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00879495v1</w:t>
+                <w:t xml:space="preserve">hal-00926046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative polymerase chain reaction detection of circulating DNA in serum for early diagnosis of mucormycosis in immunocompromised patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faezeh Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (10), pp.e95-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/cit094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8020,154 +8068,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de pesticides dans des plumes de merles et des sols par couplages chromatographie liquide et gazeuse avec la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wysocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8177,146 +8225,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Pathogenic Fungus Resistant to Triazole Antifungal Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Snelders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Springer International Publishing, pp.165-206, 2021, Environmental Chemistry for a Sustainable World, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8326,130 +8374,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8459,154 +8507,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inter-laboratory multi-centre evaluation of the performance of Mucorales PCR assays when testing serum specimens: A study by the ISHAM Fungal PCR Initiative and the ModiMucor study group -FPCRI Mucor Laboratory Working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mengoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Trends in Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France. pp.P164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8616,114 +8664,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre profils microbiologiques de l'environnement intérieur et maladies respiratoires infectieuses et allergiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Franche-Comté, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BESA3008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01213960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8791,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DFE4241"/>
+    <w:nsid w:val="BA428E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9022,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pellicer-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/steffi-rocchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9262-1127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187906866" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ammari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pellicer-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.70313" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guitton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01525-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04212326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160965" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Caillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pauline Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Navellou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab1066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sewell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.729476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rocchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scherer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mengoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alanio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0819-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouhaddi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030120" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saussereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Laplante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2019.1631775" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5010024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2019.10.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Millon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Desbrosses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2509.190598" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00376-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2019.02.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacheyrou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fontan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0194-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bochaton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12516" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;alle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bacus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachelet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pasquesoone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V75XPHWP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00289-18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2018.1545900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.05.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS0SPB5P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.06.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01784242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Richaud-Thiriez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dalphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368313v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Vacheyrou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naegele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603123.2016.1217316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tisserant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbrecht" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benassarou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RB1F3FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GRGLGP8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119477v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Reboux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03182-13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119472v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rognon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindeau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12108" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPMFHFZQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQPSVNSM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.05.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV04J620-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit094" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04164225v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mengoli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donnelly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213960v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BESA3008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>