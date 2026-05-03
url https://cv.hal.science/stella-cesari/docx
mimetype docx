--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1263,602 +1263,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stem rust effector protein AvrSr50 escapes Sr50 recognition by a substitution in a single surface‐exposed residue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The activity of the RGA5 sensor NLR from rice requires binding of its integrated HMA domain to effectors but not HMA domain self‐interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxuan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chalvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kroj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.1320-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610628v1</w:t>
+                <w:t xml:space="preserve">hal-03720934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouna Raji</w:t>
+                <w:t xml:space="preserve">The stem rust effector protein AvrSr50 escapes Sr50 recognition by a substitution in a single surface‐exposed residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Outram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayana Upadhyaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-022-10095-2⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.592-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234517v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New recognition specificity in a plant immune receptor by molecular engineering of its integrated domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kroj</w:t>
+                <w:t xml:space="preserve">1H, 13C, 15 N backbone and side-chain NMR assignments for three MAX effectors from Magnaporthe oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lahfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pissarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29196-6⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.305-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-022-10095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646871v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activity of the RGA5 sensor NLR from rice requires binding of its integrated HMA domain to effectors but not HMA domain self‐interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chalvon</w:t>
+                <w:t xml:space="preserve">New recognition specificity in a plant immune receptor by molecular engineering of its integrated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (3), pp.1320-1330. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29196-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720934v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel robust and high‐throughput method to measure cell death in Nicotiana benthamiana leaves by fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxuan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of the Magnaporthe oryzae effector AVR-Pia by the decoy domain of the rice NLR immune receptor RGA5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine de Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour&#8208;&#8208;vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H R Maidment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Oikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Fujisaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Shimizu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Takeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Nemoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutthalak Laksanavilat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01694-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cadiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brunisholz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ebc20210079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Outram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Saur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Upadhyaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29196-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334393v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella S. Cesari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810705115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13231" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan W. Casey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lavrencic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Bentham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ericsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1609922113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhong Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Webb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambasivam Periyannan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605483113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncuquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Dodds" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanzaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujiwara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201487923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne I. Abidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thilliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalvon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour&#8208;&#8208;vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lahfa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H R Maidment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour--Vernet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;henri Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Oikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Fujisaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Shimizu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Takeda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Nemoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutthalak Laksanavilat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-024-01694-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Raji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Naour-Vernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charriat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gracy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cadiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brunisholz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2023.102381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ebc20210079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Outram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Saur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Upadhyaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pissarra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10095-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29196-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334393v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella S. Cesari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mammri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810705115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.04.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tu Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13231" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan W. Casey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lavrencic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Bentham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Ericsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1609922113" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Moore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhong Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Webb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambasivam Periyannan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605483113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moncuquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Kroj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Dodds" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00606" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635468v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanzaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujiwara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201487923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne I. Abidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Chalvon-Poulier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Meriem Benabdoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathish Nambiar-Veetil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Imanishi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cesari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thilliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalvon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758545v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine De Guillen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>