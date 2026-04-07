--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,6006 +72,6006 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme et variation, le difficile pari de la standardisation du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIe Congrès de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique Romane, Jun 2025, Lecce (ITALY), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels éclairages peuvent donner à la dialectologie les textes corses de l'époque médiévale (XIe-XVe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2a Giornata di linguistica italiana e dialettologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diego Pescarini - UMR CNRS BCL, Oct 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ParCoLab : une nouvelle ressource pour l'analyse contrastive des langues romanes à partir de corpus parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso internazionale di linguistica e di filologia romanza (XXXI CILFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jun 2025, Lecce, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il bel idioma che fu di Dante”: notes sur les liens entre corse, toscan et italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante, la poésie et la musique en Corse, colloque interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Graziani, Sep 2021, BASTIA, France. pp.199-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Corse et Venezuela : une correspondance familiale (Medori-Michelangeli. 1866-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Cap Corse aux Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morsiglia patrimoine, Jul 2025, Morsiglia (2B170), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corso e i suoi dialetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialetti e lingue 'altre' in Italia e in Grecia. Atti del Convegno "Italoellenica. Incontri sulla lingua e la traduzione" (Atene, 19-21ottobre 2023), Διάλεκτοι και γλώσσες ‘άλλες’ στον ιταλικό και τον ελληνικό χώρο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Minniti Gonias, Oct 2023, Athènes, Greece. pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une diglossie à l’autre : le corse en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque ViGramm, Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Nov 2024, CORTE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une diglossie à l'autre: le corse en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque ViGramm: Récits et collectes: méthodes et interprétations de la variation en contexte roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions Kick-off meeting of the project ViGramm (SOSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pescarini Diego, Nov 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter et préserver une langue régionale : les projets mis en oeuvre autour de la Banque de Données Langue Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà la dialectologie : de l'étude de la variation vers la gestion de la complexité. Conférence annuelle sur l’activité du Centre d’Études Francoprovençales René Willien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Francoprovençales René Willien, Oct 2023, Saint-Nicolas, Vallée d'Aoste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Près de 50 ans de collectes dialectales en Corse: le corpus de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives sonores "vivantes": patrimoine, langue, création et territoires insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement lexicographique de l’étymologie et de l’histoire du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Congrès de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation linguistique en Corse aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passato, presente e futuro della ricerca geolinguistica inerente alla Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corsica: studi e materiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corsi estivi del Centro di Dialettologia e Etnografia di Bellinzona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques linguistiques et aires latérales: le cas du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaire du Département d’Occitan et de l’Unité de Recherche sur les Sud et les Orients et (ReDOc-ReSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme NALC-BDLC: état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gueniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le lexique corse de la météorologie: données disponibles et analyse de cas»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, CORTE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique corse de la météorologie: données disponibles et analyse de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme Nouvel Atlas Linguistique et ethnographique de la Corse - Banque de Données Langue Corse (NALC-BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Identité linguistique de la Corse et de la Sardaigne : aires, strates, systèmes dans l’espace insulaire et roman / Linguistic identity of Corsica and Sardinia: areas, strata, systems in the insular and Romance space »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJM Lyon 3 / UMR 7023 CNRS SFL U. Paris 8, Dec 2021, Lyon - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il còrso: quale destino?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistica Italiana e Dialettologia, Seminario di Studi in occasione della LECTIO MAGISTRALIS di Annalisa Nesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiammetta Papi, Feb 2020, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie quotidienne des Corses lors de l’épisode migratoire en Amérique Latine (2de moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Du local aux espaces lointains (Préhistoire - Première guerre mondiale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lætizia Castellani, Oct 2018, Corte, France. pp.173-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Corsican Basic Language Resource Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Language Resources and Evaluation Conference (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright in the context of tooling up Corsican and other less-resourced languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All), Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright in the context of tooling up Corsican and other less-resourced languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All), Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller une langue peu dotée grâce au TALN : l’exemple du corse et BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guéniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France. pp.371-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau projet lexicographique pour la Corse: le Dictionnaire dialectal et étymologique des parlers corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte – Rogliano, 28-30 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Oct 2015, Corte - Rogliano, France. pp. 241-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etimologie in contesto dialettale : accenni d’etimologia corsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etimologia e storia di parole, XII Convegno dell’Associazione per la Storia della Lingua Italiana (ASLI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Firenze, Accademia della Crusca, Italy. pp. 507-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu Dumenicu Falcucci è le parlate di lu Capicorsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte – Rogliano, 28-30 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Oct 2015, Corte - Rogliano, France. pp. 241-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Finqui mi trovo a bastanza in barazzato per imprendere la lingua ma procurerò d’arangiarmi comme tu[tti] gl’ialtri” : notesla dimension linguistique de l’émigration corse au Venezuela au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étranger: altérité, altération, métissage (Rencontres universitaires internationales, Corti 7-9 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Crastres, Oct 2015, Corte, France. pp.223-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onomasiologia e semasiologia: da un database dialettale all’elaborazione di un dizionario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Congresso Internazionale di Linguistica e Filologia Romanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence du corse dans des textes en latin médiéval et en vulgaire toscan (XIe-XVIe siècles) : quelques éléments lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Congrès de Linguistique et de Philologie Romanes, Nancy 15-20 Juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique Romane, Jul 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guardare la Terraferma dalle isole. Corsica: l'Italia nello specchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingue delle isole, isole linguistiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Sep 2014, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur le lexique corse du châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le châtaignier dans tous ses états en Corse et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bastia, France. pp. 81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens entre corse et toscan: un héritage médiéval?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante in Corsica, Journée d'étude, Chaire Esprit Méditerranéen Paul Valery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Graziani, May 2015, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de dialectologie corse : autour du programme Nouvel Atlas Linguistique et Ethnographique de la Corse et Banque de Données Langue Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribune des chercheurs en linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stella Retali-Medori, Jun 2013, Bastia, France. pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur des éléments corses dans des textes compris entre le XI et le XVe s., une contribution à l’histoire de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribune des Chercheurs en Linguistique, Corse d'hier et de demain n°6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bastia, France. pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La base de données du CESIT Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV International Congress of Onomastic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress of Onomastic Sciences, Aug 2014, Glasgow, Royaume-Uni. www.icos2014.com/wp-content/uploads/icos2014_v2_35.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une base de données au service de la toponymie corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique Romane, Jul 2013, Nancy, France. http://www.atilf.fr/cilpr2013/actes.php</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio di un campione toponomastico della Pieve di Lota e del Capo Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I nomi nel tempo e nello spazio. Atti del XXII Congresso Internazionale di Scienze Onomastiche, Pisa 28 Agosto – 4 Settembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pise, Italy. pp.265-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Nuovo Atlante Linguistico ed Etnografico della Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialetti: parlare e parlarne.Primo Convegno Internazionale di Studi e di Dialettologia (Progetto A.L.Ba), Potenza-Matera 30-31 Ottobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Potenza (Basilicata, Italy. pp.115-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Elementi prelatini…de Gino Bottiglioni et autres études de toponymie corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe Congrès de Linguistique et de Philologie Romanes (Innsbruck, 3-8 septembre 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au détour du Cap Corse: sur la piste des Lombards. Premiers résultats d'une enquête linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université européenne d’été Farrandu Ettori (I) : archéologie, toponymie et langages artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Corte, France. à paraître (en 2006), 4-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pullezzula, pullone… de quelques dérivés corses du latin PULLU(M)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Congrès Environnement et Identité en Méditerranée, Corte 19-25 Juillet 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Corte, France. pp.458-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aboutissements du suffixe latin –ARIU(M) en Corse: études de données de l’ALEIC et de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">128e Congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Bastia, France. pp. 39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Corse et Toscane: les parlers du Cap Corse; examen de quelques traits spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe Congrès Environnement et Identité en Méditerranée, Tome I: Hommes, Cultures et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Corte, France. pp.53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membre élu de la 7° section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CMDER-270012312 - L3-UCA-LRL-SHS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">comité CE38 (Interfaces : mathématiques, sciences du numérique – sciences humaines et sociales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabolario Atlante Multimediale della Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIVITAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2e colloque ViGramm: &amp;quot;Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration linguistique de la toponymie Bastiaise : les résultats d’une enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèse de doctorat Jenna El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eppur si muove! Le corse, une langue en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi chjamu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses : la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées de travail: l'annotation morphosyntaxique de corpus pour les langues peu dotées (ANR DIVITAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité de sélection 7e section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire DIVITAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses: la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volets morphologie et syntaxe de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsi estivi 2022 del Centro di Dialettologia e di Etnografia di Bellinzona (Svizzera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches menées autour du NALC et de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus d'enquêtes Guerre 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Filipponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parolle è usi di a terra in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjacumina Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée jeunes chercheurs NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire étymologique de la langue occitane à partir de la variété gasconne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le sillage des pêcheurs du Capicorsu et de l’Agriate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversità linguistica: il caso della Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Membre élu de la 7° section</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il còrso, aspetti strutturali (con particolare riguardo al còrso meridionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CMDER-270012312 - L3-UCA-LRL-SHS4</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">È voi, cume u chjamate u “papillon&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">comité CE38 (Interfaces : mathématiques, sciences du numérique – sciences humaines et sociales)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue corse : aspects sociolinguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thèse de doctorat Jenna El Hilali</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistes linguistiques pour la définition d’un genre littéraire: le madrigal corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Madrigal méditerranéen, entre traditions populaires et musique savante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DIVITAL</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque de Données Langue Corse (BDLC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...1723 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593302v1</w:t>
-              </w:r>
-[...3667 lines deleted...]
-                <w:t xml:space="preserve">hal-01373518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6089,51 +6089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnfraternitās (in fraternitās)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Ludwig Reichert Verlag, In press</w:t>
@@ -6162,51 +6162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnfrater (in frater)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Ludwig Reichert Verlag, In press</w:t>
@@ -6235,51 +6235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII (143), Dr. Ludwig Reichert Verlag, pp.1-7, 2022</w:t>
@@ -6308,51 +6308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnformitās</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII (143), Dr. Ludwig Reichert Verlag, pp.7-9, 2022</w:t>
@@ -6375,1781 +6375,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1427, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflictātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflīgere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1519, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflictus, ūs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516-1518, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfōrmātor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1532-1533, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātīvus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1425, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfōrmātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1531-1532, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmāre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elton Prifti - Wolfgang Schweickard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Ludwig Reichert Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1411-1422, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnformāre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1528-1531, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">cōnfoederāre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1524-1525, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnfœderātio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1526-1527, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulla scia dei pescatori del Capo Corso e delle Agriate : un’indagine toponomastica sulle coste settentrionali della Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1427, 2021</w:t>
+              <w:t xml:space="preserve">Del Puente P., Guazzelli F., Molinu L., Pisano S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra etimologia romanza e dialettologia, Studi in onore di Franco Fanciullo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp. 295-309, 2020, Tra etimologia romanza e dialettologia, Studi in onore di Franco Fanciullo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille entre Corse et Venezuela: aspects biographiques et linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1519, 2021</w:t>
+              <w:t xml:space="preserve">Musée de la Corse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palazzi di l'Americani, les palais des Corses Américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, pp.61-71, 2017, Palazzi di l'Americani, les palais des Corses Américains, 978-2-8241-0851-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence du corse dans des textes en latin médiéval et en vulgaire toscan (XIe-XVIe siècles): quelques éléments lexicaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516, 2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de linguistique et de philologie, pp. 87-100, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Su alcuni antroponimi capocorsini (Corsica) duecenteschi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scritti in omaggio a Giulia Petracco Sicardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp. 231-241, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cascia “foglia” &amp;lt;*CASC’LARE? Osservazioni sugli esiti corsi del nesso SCL »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi linguistici in onore di Lorenzo Massobrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto dell’Atlante Linguistico Italiano, pp. 793-802, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’onomastique corse médiévale: anthroponymes et anthropotoponymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Retali-Medori (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroddi varghji, mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.327-350, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Iliescu, Eugeen Roegiest (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologies, textes, corpus et sources des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.558-564, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">kas'tani-a/~*/kas'tIni-a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Buchi, W. Scheickard (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Etymologique Roman (DERom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme et son milieu: l’apport de la banque de données langue corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516-1518, 2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dalbera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Antoinette Maupertuis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corse et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'karpIn-u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423, 2021</w:t>
+              <w:t xml:space="preserve">Eva Buchi, Wolfgang Schweickard (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Etymologique Roman (DERom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue corse: collectes, traitement, restitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...854 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...243 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisations et perspectives de recherche en: Identités, environnement, NTIC, Méditerranée du Centre de Recherches en Corse et en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8206,1790 +8206,1790 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corsican dialect classfications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialectologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dialect Classifications of Languages in Europe (DIACLEU, 3rd issue), 12, pp.99-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Dialectologia2024.2024.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots savants et néologie en corse, un lexique en devenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 17, pp. 97-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tommaseo, Canti Corsi, a cura di Annalisa Nesi, Milano, Fondazione Pietro Bembo – Ugo Guanda Editore, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 17, pp. 97-114</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Linguistica e di Dialettologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La morphologie dans la Banque de Données Langue Corse : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Corpus et données en morpholgie, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.7115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.7115⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03591866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corsica alla luce del LEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Italiana di Linguistica e di Dialettologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXX, pp. 477-490</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baglioni Daniele (2016), L’etimologia. Roma : Carocci editore (Le Bussole, 520), 127 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Estudis Romànics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique de la météorologie en Corse : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philologica Jassyensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, an XIII, 2017 (nr. 2 (26)), pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La partizione dei dialetti corsi in riferimento a Bertoni 1916</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'Atlante Linguistico Italiano III Serie - Dispensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bollettino dell’Atlante Linguistico Italiano, III Serie (40), pp.93-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau de Mandriale et son groupe architectural Santa Maria Assunta - Santa Croce; éléments de description historique, architecturale et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paoli-Ciavaldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Edouard Nigaglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments gallo-italiens et gallo-romans dans les parlers corses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305-306, pp.121-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue corse, stratigraphie et variation diatopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua corsa, stratigrafia è variazione diatopica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emigrazione corsa in Venezuela: aspetti linguistici e sociolinguistici nella corrispondenza di migranti di Capo Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Linguistica e di Dialettologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.105-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Nouvel Atlas Linguistique de la Corse e la Banque de Données Langue Corse: stato dei lavori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Linguistica e di Dialettologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, LXXX, pp. 477-490</w:t>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, III serie (34), pp.189-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toponymie corse: études et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis Romànics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Onomastica (RIOn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XV (2009), 1, pp.71-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barabattula, barabuledda… essai sur les noms corses du 'papillon' et de la 'coccinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philologica Jassyensia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, an XIII, 2017 (nr. 2 (26)), pp.137-148</w:t>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.19-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'escargot, avec sa maison sur le dos, et images analogues. Essai autour d'une matrice sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni di Semantica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28/2, pp.327-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'italianité du corse, un autre regard (suite à l'article de J.-M. Comiti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Niouzes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aboutissements du suffixe latin -ARIU(M) en Corse: études de données de l'ALEIC et de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études corses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Continuum dialectal et frontières linguistiques en Méditerranée, Actes du 128e Congrès du CTHS, Bastia, 14-21 avril 2003, 59, pp.39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I dialetti del Capo Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 III serie, pp.37-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séquences s+consonne dans le Cap Corse : un cas de renforcement consonantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni del Dipartimento di Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A lingua, sarà vistica di a storia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hors série, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Paulu di Meria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bollettino dell’Atlante Linguistico Italiano, III Serie (40), pp.93-111</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Picoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parlers du Cap Corse, notes de dialectologie: aspects de la morphologie verbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.49-64</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17, pp.109-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...999 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières du Cap Corse, approches et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10, pp.22-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10046,51 +10046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de linguistique corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Manuals of Romance Linguistics, Fernando Sánchez-Miret; Günter Holtus</w:t>
             </w:r>
           </w:p>
@@ -10117,77 +10117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel Atlas Linguistique et ethnographique de la Corse, volume 4, Le lexique de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alain Piazzola, Le lexique de l’agriculture (4), 2017, Nouvel Atlas Linguistique et ethnographique de la Corse, Dalbera-Stefanaggi M.-J. – Retali-Medori S. – Tognotti A. Ghj., 978-2-36479-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10205,64 +10205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vite è maglioli, la viticulture en Corse : lexique et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alain Piazzola, 2016, Collection Detti è Usi di paesi: Matériaux et analyses extraits de la Banque de Données Langue Corse, Marie-José Dalbera-Stefanaggi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10280,51 +10280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroddi varghji, mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni dell'Orso, 2015, 978-88-6274-597-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10342,51 +10342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribune des chercheurs, études en linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société des sciences historiques et naturelles de la Corse. n°6 140 p., 2015, Corse d'hier &amp; de demain. Nouvelle série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10404,51 +10404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variation synchronique et diachronique en Corse: études de Linguistique Romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse: Habilitation à Diriger des Recherches, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10466,64 +10466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castagni è puddoni, la castanéiculture en Corse : lexique et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dalbera Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Sammarcelli, 206 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10573,51 +10573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse corse des désignations de l’éclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Atlas Linguistique Roman. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10639,77 +10639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Language Technologies Resources and Tools for Corsican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UMR 6240 CNRS LISA - Université de Corse. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10731,51 +10731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toponymie littorale du Parc Naturel Marin Capicorsu – Agriate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Parc Naturel Marin Capicorsu – Agriate (Agence Française de la Biodiversité). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,90 +10825,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tooling up a less-resourced language with NLP : the example of Corsican and the BDLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gueniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All) Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10965,51 +10965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte–Rogliano, 28-30 Octobre 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte–Rogliano, 28-30 Octobre 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Corte - Rogliano, France. 61, Edizioni dell'Orso, 2018, Collana Lingua, cultura, territorio, 978-88-6274-882-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,51 +11034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingue delle isole, isole linguistiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella Retali-Medori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue delle isole, isole linguistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Corte, France. 53, </w:t>
@@ -11120,51 +11120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corse d’hier et d’aujourd’hui, Nouvelle série n° 6, Études en linguistique, Université de Corse,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribune des Chercheurs en Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bastia, France. 6, 2015, Corse d'hier et de demain - Nouvelle série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11358,51 +11358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>