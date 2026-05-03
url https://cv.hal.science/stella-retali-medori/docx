--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -654,717 +654,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'une diglossie à l'autre: le corse en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque ViGramm: Récits et collectes: méthodes et interprétations de la variation en contexte roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions Kick-off meeting of the project ViGramm (SOSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pescarini Diego, Nov 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter et préserver une langue régionale : les projets mis en oeuvre autour de la Banque de Données Langue Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà la dialectologie : de l'étude de la variation vers la gestion de la complexité. Conférence annuelle sur l’activité du Centre d’Études Francoprovençales René Willien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Francoprovençales René Willien, Oct 2023, Saint-Nicolas, Vallée d'Aoste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Près de 50 ans de collectes dialectales en Corse: le corpus de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saša Marjanović</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives sonores "vivantes": patrimoine, langue, création et territoires insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement lexicographique de l’étymologie et de l’histoire du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque ViGramm: Récits et collectes: méthodes et interprétations de la variation en contexte roman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ville, France</w:t>
+              <w:t xml:space="preserve">XXXe Congrès de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Pescarini Diego, Nov 2023, Nice (Université Côte d'Azur), France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation linguistique en Corse aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Francoprovençales René Willien, Oct 2023, Saint-Nicolas, Vallée d'Aoste, Italie</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passato, presente e futuro della ricerca geolinguistica inerente alla Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Corsica: studi e materiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corsi estivi del Centro di Dialettologia e Etnografia di Bellinzona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3781,51 +3781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membre élu de la 7° section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3850,51 +3850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMDER-270012312 - L3-UCA-LRL-SHS4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comité CE38 (Interfaces : mathématiques, sciences du numérique – sciences humaines et sociales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3982,1603 +3982,1603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vocabolario Atlante Multimediale della Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIVITAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2e colloque ViGramm: &amp;quot;Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration linguistique de la toponymie Bastiaise : les résultats d’une enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèse de doctorat Jenna El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eppur si muove! Le corse, une langue en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi chjamu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Luneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses : la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées de travail: l'annotation morphosyntaxique de corpus pour les langues peu dotées (ANR DIVITAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité de sélection 7e section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire DIVITAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses: la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volets morphologie et syntaxe de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsi estivi 2022 del Centro di Dialettologia e di Etnografia di Bellinzona (Svizzera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches menées autour du NALC et de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parolle è usi di a terra in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjacumina Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus d'enquêtes Guerre 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Filipponio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée jeunes chercheurs NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...857 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire étymologique de la langue occitane à partir de la variété gasconne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6766,186 +6766,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1425, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">cōnfirmātīvus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236124v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05236119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cōnfōrmātio</w:t>
               </w:r>
@@ -8206,51 +8206,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corsican dialect classfications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialectologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dialect Classifications of Languages in Europe (DIACLEU, 3rd issue), 12, pp.99-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11358,51 +11358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>