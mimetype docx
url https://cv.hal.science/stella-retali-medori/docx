--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -106,3004 +106,3004 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il corso e i suoi dialetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialetti e lingue 'altre' in Italia e in Grecia. Atti del Convegno "Italoellenica. Incontri sulla lingua e la traduzione" (Atene, 19-21ottobre 2023), Διάλεκτοι και γλώσσες ‘άλλες’ στον ιταλικό και τον ελληνικό χώρο</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Minniti Gonias, Oct 2023, Athènes, Greece. pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il bel idioma che fu di Dante”: notes sur les liens entre corse, toscan et italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante, la poésie et la musique en Corse, colloque interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Graziani, Sep 2021, BASTIA, France. pp.199-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ParCoLab : une nouvelle ressource pour l'analyse contrastive des langues romanes à partir de corpus parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso internazionale di linguistica e di filologia romanza (XXXI CILFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jun 2025, Lecce, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels éclairages peuvent donner à la dialectologie les textes corses de l'époque médiévale (XIe-XVe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2a Giornata di linguistica italiana e dialettologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diego Pescarini - UMR CNRS BCL, Oct 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norme et variation, le difficile pari de la standardisation du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Luneschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Congrès de Linguistique et de Philologie Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Linguistique Romane, Jun 2025, Lecce (ITALY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels éclairages peuvent donner à la dialectologie les textes corses de l'époque médiévale (XIe-XVe)</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Corse et Venezuela : une correspondance familiale (Medori-Michelangeli. 1866-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2a Giornata di linguistica italiana e dialettologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diego Pescarini - UMR CNRS BCL, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Du Cap Corse aux Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morsiglia patrimoine, Jul 2025, Morsiglia (2B170), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une diglossie à l’autre : le corse en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque ViGramm, Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Nov 2024, CORTE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une diglossie à l'autre: le corse en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque ViGramm: Récits et collectes: méthodes et interprétations de la variation en contexte roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ParCoLab Parallel Corpus and its Extension to Four Regional Languages of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dejan Stosic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions Kick-off meeting of the project ViGramm (SOSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pescarini Diego, Nov 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter et préserver une langue régionale : les projets mis en oeuvre autour de la Banque de Données Langue Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bach</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ghia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà la dialectologie : de l'étude de la variation vers la gestion de la complexité. Conférence annuelle sur l’activité du Centre d’Études Francoprovençales René Willien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Francoprovençales René Willien, Oct 2023, Saint-Nicolas, Vallée d'Aoste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Près de 50 ans de collectes dialectales en Corse: le corpus de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives sonores "vivantes": patrimoine, langue, création et territoires insulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corsica: studi e materiali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corsi estivi del Centro di Dialettologia e Etnografia di Bellinzona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement lexicographique de l’étymologie et de l’histoire du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Congrès de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation linguistique en Corse aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passato, presente e futuro della ricerca geolinguistica inerente alla Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Romania Minor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme Nouvel Atlas Linguistique et ethnographique de la Corse - Banque de Données Langue Corse (NALC-BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Identité linguistique de la Corse et de la Sardaigne : aires, strates, systèmes dans l’espace insulaire et roman / Linguistic identity of Corsica and Sardinia: areas, strata, systems in the insular and Romance space »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UJM Lyon 3 / UMR 7023 CNRS SFL U. Paris 8, Dec 2021, Lyon - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme NALC-BDLC: état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société de linguistique romane, Jun 2025, Lecce, Italie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gueniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Il bel idioma che fu di Dante”: notes sur les liens entre corse, toscan et italien</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques linguistiques et aires latérales: le cas du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dante, la poésie et la musique en Corse, colloque interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Graziani, Sep 2021, BASTIA, France. pp.199-210</w:t>
+              <w:t xml:space="preserve">Cycle de séminaire du Département d’Occitan et de l’Unité de Recherche sur les Sud et les Orients et (ReDOc-ReSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre Corse et Venezuela : une correspondance familiale (Medori-Michelangeli. 1866-1914)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le lexique corse de la météorologie: données disponibles et analyse de cas»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Cap Corse aux Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morsiglia patrimoine, Jul 2025, Morsiglia (2B170), France</w:t>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, CORTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il corso e i suoi dialetti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique corse de la météorologie: données disponibles et analyse de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialetti e lingue 'altre' in Italia e in Grecia. Atti del Convegno "Italoellenica. Incontri sulla lingua e la traduzione" (Atene, 19-21ottobre 2023), Διάλεκτοι και γλώσσες ‘άλλες’ στον ιταλικό και τον ελληνικό χώρο</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Minniti Gonias, Oct 2023, Athènes, Greece. pp.107-121</w:t>
+              <w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’une diglossie à l’autre : le corse en contact</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il còrso: quale destino?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque ViGramm, Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Retali-Medori Stella, Nov 2024, CORTE, France</w:t>
+              <w:t xml:space="preserve">Linguistica Italiana e Dialettologia, Seminario di Studi in occasione della LECTIO MAGISTRALIS di Annalisa Nesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiammetta Papi, Feb 2020, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ville, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie quotidienne des Corses lors de l’épisode migratoire en Amérique Latine (2de moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Du local aux espaces lointains (Préhistoire - Première guerre mondiale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lætizia Castellani, Oct 2018, Corte, France. pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dejan Stosic</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Corsican Basic Language Resource Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saša Marjanović</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Language Resources and Evaluation Conference (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outiller une langue peu dotée grâce au TALN : l’exemple du corse et BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guéniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bach</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.16014-16023</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France. pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright in the context of tooling up Corsican and other less-resourced languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All), Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copyright in the context of tooling up Corsican and other less-resourced languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All), Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu Dumenicu Falcucci è le parlate di lu Capicorsu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte – Rogliano, 28-30 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Oct 2015, Corte - Rogliano, France. pp. 241-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etimologie in contesto dialettale : accenni d’etimologia corsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pescarini Diego, Nov 2023, Nice (Université Côte d'Azur), France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etimologia e storia di parole, XII Convegno dell’Associazione per la Storia della Lingua Italiana (ASLI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Firenze, Accademia della Crusca, Italy. pp. 507-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documenter et préserver une langue régionale : les projets mis en oeuvre autour de la Banque de Données Langue Corse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau projet lexicographique pour la Corse: le Dictionnaire dialectal et étymologique des parlers corses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ghia</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de lexicographie dialectale et étymologique en l’honneur de Francesco Domenico Falcucci (Corte – Rogliano, 28-30 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Oct 2015, Corte - Rogliano, France. pp. 241-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Finqui mi trovo a bastanza in barazzato per imprendere la lingua ma procurerò d’arangiarmi comme tu[tti] gl’ialtri” : notesla dimension linguistique de l’émigration corse au Venezuela au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étranger: altérité, altération, métissage (Rencontres universitaires internationales, Corti 7-9 Octobre 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Crastres, Oct 2015, Corte, France. pp.223-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onomasiologia e semasiologia: da un database dialettale all’elaborazione di un dizionario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kevers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIII Congresso Internazionale di Linguistica e Filologia Romanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence du corse dans des textes en latin médiéval et en vulgaire toscan (XIe-XVIe siècles) : quelques éléments lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Congrès de Linguistique et de Philologie Romanes, Nancy 15-20 Juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique Romane, Jul 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guardare la Terraferma dalle isole. Corsica: l'Italia nello specchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingue delle isole, isole linguistiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retali-Medori Stella, Sep 2014, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur des éléments corses dans des textes compris entre le XI et le XVe s., une contribution à l’histoire de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribune des Chercheurs en Linguistique, Corse d'hier et de demain n°6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bastia, France. pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens entre corse et toscan: un héritage médiéval?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante in Corsica, Journée d'étude, Chaire Esprit Méditerranéen Paul Valery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Graziani, May 2015, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur le lexique corse du châtaignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Francoprovençales René Willien, Oct 2023, Saint-Nicolas, Vallée d'Aoste, Italie</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le châtaignier dans tous ses états en Corse et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bastia, France. pp. 81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ville, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de dialectologie corse : autour du programme Nouvel Atlas Linguistique et Ethnographique de la Corse et Banque de Données Langue Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribune des chercheurs en linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stella Retali-Medori, Jun 2013, Bastia, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1906 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373495v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01373496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données du CESIT Corsica</w:t>
               </w:r>
@@ -3775,1849 +3775,1849 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vocabolario Atlante Multimediale della Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Membre élu de la 7° section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMDER-270012312 - L3-UCA-LRL-SHS4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comité CE38 (Interfaces : mathématiques, sciences du numérique – sciences humaines et sociales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèse de doctorat Jenna El Hilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bollettino dell’Atlante Linguistico Italiano</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2e colloque ViGramm: &amp;quot;Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vocabolario Atlante Multimediale della Sicilia</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIVITAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">2e colloque ViGramm: &amp;quot;Récits et collectes: méthodes et interprétations de la variation linguistique en contexte roman »</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration linguistique de la toponymie Bastiaise : les résultats d’une enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescu-Maria Luneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire DIVITAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité de sélection 7e section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eppur si muove! Le corse, une langue en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi chjamu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Luneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses : la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées de travail: l'annotation morphosyntaxique de corpus pour les langues peu dotées (ANR DIVITAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volets morphologie et syntaxe de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un outil au service de la Corse et des Corses: la Banque de Données Langue Corse (BDLC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée jeunes chercheurs NALC-BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire étymologique de la langue occitane à partir de la variété gasconne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches menées autour du NALC et de la BDLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corsi estivi 2022 del Centro di Dialettologia e di Etnografia di Bellinzona (Svizzera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus d'enquêtes Guerre 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Filipponio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali-Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thèse de doctorat Jenna El Hilali</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parolle è usi di a terra in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali-Medori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjacumina Tognotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...823 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476526v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-05476291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le sillage des pêcheurs du Capicorsu et de l’Agriate</w:t>
               </w:r>
@@ -6375,1781 +6375,1781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">cōnfoederāre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1524-1525, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfœderātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1526-1527, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflīgere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1519, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflictātio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">cōnfirmātor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1427, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">cōnflictātio</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnflictus, ūs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516, 2021</w:t>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516-1518, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnflīgere</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfōrmātor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1532-1533, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātīvus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1519, 2021</w:t>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnflictus, ūs</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmātio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1516-1518, 2021</w:t>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1425, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnfōrmātor</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfōrmātio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1531-1532, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnformāre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1528-1531, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cōnfirmāre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
+              <w:t xml:space="preserve">Elton Prifti - Wolfgang Schweickard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessico Etimologico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1532-1533, 2021</w:t>
+              <w:t xml:space="preserve">, XVI (142), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dr. Ludwig Reichert Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1411-1422, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnfirmātio</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulla scia dei pescatori del Capo Corso e delle Agriate : un’indagine toponomastica sulle coste settentrionali della Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Del Puente P., Guazzelli F., Molinu L., Pisano S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra etimologia romanza e dialettologia, Studi in onore di Franco Fanciullo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp. 295-309, 2020, Tra etimologia romanza e dialettologia, Studi in onore di Franco Fanciullo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille entre Corse et Venezuela: aspects biographiques et linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de la Corse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palazzi di l'Americani, les palais des Corses Américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, pp.61-71, 2017, Palazzi di l'Americani, les palais des Corses Américains, 978-2-8241-0851-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Su alcuni antroponimi capocorsini (Corsica) duecenteschi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scritti in omaggio a Giulia Petracco Sicardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp. 231-241, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence du corse dans des textes en latin médiéval et en vulgaire toscan (XIe-XVIe siècles): quelques éléments lexicaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes (Nancy, 15-20 juillet 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de linguistique et de philologie, pp. 87-100, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cascia “foglia” &amp;lt;*CASC’LARE? Osservazioni sugli esiti corsi del nesso SCL »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi linguistici in onore di Lorenzo Massobrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto dell’Atlante Linguistico Italiano, pp. 793-802, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’onomastique corse médiévale: anthroponymes et anthropotoponymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Retali-Medori (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroddi varghji, mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.327-350, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Iliescu, Eugeen Roegiest (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologies, textes, corpus et sources des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.558-564, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme et son milieu: l’apport de la banque de données langue corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423-1425, 2021</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dalbera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Antoinette Maupertuis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Corse et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albiana, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnfirmātīvus</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">kas'tani-a/~*/kas'tIni-a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton – Schweickard Wolfgang. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1423, 2021</w:t>
+              <w:t xml:space="preserve">Eva Buchi, W. Scheickard (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Etymologique Roman (DERom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnfōrmātio</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'karpIn-u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prifti Elton - Schweickard Wolfgang. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, XVI (142), Dr. Ludwig Reichert Verlag, pp.1531-1532, 2021</w:t>
+              <w:t xml:space="preserve">Eva Buchi, Wolfgang Schweickard (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Etymologique Roman (DERom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cōnfirmāre</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue corse: collectes, traitement, restitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...861 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisations et perspectives de recherche en: Identités, environnement, NTIC, Méditerranée du Centre de Recherches en Corse et en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La partizione dei dialetti corsi in riferimento a Bertoni 1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino dell'Atlante Linguistico Italiano III Serie - Dispensa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bollettino dell’Atlante Linguistico Italiano, III Serie (40), pp.93-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9098,165 +9098,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il Nouvel Atlas Linguistique de la Corse e la Banque de Données Langue Corse: stato dei lavori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Retali Medori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, III serie (34), pp.189-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emigrazione corsa in Venezuela: aspetti linguistici e sociolinguistici nella corrispondenza di migranti di Capo Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Linguistica e di Dialettologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp.105-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373507v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01373508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toponymie corse: études et matériaux</w:t>
               </w:r>
@@ -10130,64 +10130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel Atlas Linguistique et ethnographique de la Corse, volume 4, Le lexique de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dalbera-Stefanaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alain Piazzola, Le lexique de l’agriculture (4), 2017, Nouvel Atlas Linguistique et ethnographique de la Corse, Dalbera-Stefanaggi M.-J. – Retali-Medori S. – Tognotti A. Ghj., 978-2-36479-076-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10218,51 +10218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vite è maglioli, la viticulture en Corse : lexique et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Ghjacumina Tognotti Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alain Piazzola, 2016, Collection Detti è Usi di paesi: Matériaux et analyses extraits de la Banque de Données Langue Corse, Marie-José Dalbera-Stefanaggi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10665,51 +10665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UMR 6240 CNRS LISA - Université de Corse. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10864,51 +10864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Retali Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gueniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghjacumina Tognotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Technologies for All (LT4All) Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11358,51 +11358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali Medori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Luneschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Retali-Medori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescu-Maria Luneschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ghia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kevers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giudicelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colonna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Ghjacumina Tognotti Tognotti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera-Stefanaggi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andreani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476335v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Filipponio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476526v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjacumina Tognotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591840v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dalbera Stefanaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402583v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Pfister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reichert-verlag.de/en/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373498v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Poli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dalbera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643759v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Dialectologia2024.2024.4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paoli-Ciavaldini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Edouard Nigaglioni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Picoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693181v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00990380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976259v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>