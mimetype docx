--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -308,118 +308,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mathematical understanding of invasion resistance in multispecies communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-neutral Dynamics in a Coinfection System with N Strains and Asymmetries along Multiple Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (3), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01977-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333193v1</w:t>
+                <w:t xml:space="preserve">hal-03196601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Evolution of Coinfection Dynamics: A Reaction–Diffusion Model</w:t>
               </w:r>
@@ -490,131 +503,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-neutral Dynamics in a Coinfection System with N Strains and Asymmetries along Multiple Traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a mathematical understanding of invasion resistance in multispecies communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (3), pp.48. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01977-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196601v1</w:t>
+                <w:t xml:space="preserve">hal-05333193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling how multiple traits drive 2 strain frequencies in SIS dynamics with coinfection</w:t>
               </w:r>
@@ -1179,252 +1179,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slow-fast dynamic decomposition links neutral and non-neutral coexistence in interacting multi-strain pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erida Gjini</w:t>
+                <w:t xml:space="preserve">Global behavior of N competing species with strong diffusion: diffusion leads to exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-016-0320-1⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (2), pp.341-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2015.1004320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342432v1</w:t>
+                <w:t xml:space="preserve">hal-01026195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global behavior of N competing species with strong diffusion: diffusion leads to exclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Castella</w:t>
+                <w:t xml:space="preserve">A slow-fast dynamic decomposition links neutral and non-neutral coexistence in interacting multi-strain pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (2), pp.341-372. </w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.129-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2015.1004320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12080-016-0320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026195v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence phenomena and global bifurcation structure in a chemostat-like model with species-dependent diffusion rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,265 +1758,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a spatial replicator system with environmental heterogeneity from a co-colonization SIS model with N strains and P patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the invader-driven replicator dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Garcia-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Duarte Âlcantara Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333887v1</w:t>
+                <w:t xml:space="preserve">hal-05333221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-strain SIS dynamics with coinfection across heterogeneous patches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of a spatial replicator system with environmental heterogeneity from a co-colonization SIS model with N strains and P patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erida Gjini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pailloncy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05338743v1</w:t>
+                <w:t xml:space="preserve">hal-05333887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the invader-driven replicator dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-strain SIS dynamics with coinfection across heterogeneous patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Garcia-Romero</w:t>
+                <w:t xml:space="preserve">Miguel Marôco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Duarte Âlcantara Galvao</w:t>
+                <w:t xml:space="preserve">Louis Pailloncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2024,51 +2024,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333221v1</w:t>
+                <w:t xml:space="preserve">hal-05338743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2446,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Thao Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01450-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ferreira Amaro Freire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01491-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-023-10285-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01977-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.230.04.fr.07-2021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00816-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824937v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lagasquie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0320-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2015.1004320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0633-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.553392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cinardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mar&#244;co" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailloncy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Romero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Duarte &#194;lcantara Galvao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600942v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Thao Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01450-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ferreira Amaro Freire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01491-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01977-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-023-10285-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.230.04.fr.07-2021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00816-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824937v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lagasquie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2015.1004320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0320-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0633-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.553392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cinardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Duarte &#194;lcantara Galvao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mar&#244;co" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailloncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600942v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>