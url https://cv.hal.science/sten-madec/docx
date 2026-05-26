--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -308,313 +308,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-neutral Dynamics in a Coinfection System with N Strains and Asymmetries along Multiple Traits</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Evolution of Coinfection Dynamics: A Reaction–Diffusion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (3), pp.48. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.317-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-01977-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10884-023-10285-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196601v1</w:t>
+                <w:t xml:space="preserve">hal-03467201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Evolution of Coinfection Dynamics: A Reaction–Diffusion Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
+                <w:t xml:space="preserve">Towards a mathematical understanding of invasion resistance in multispecies communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (1), pp.317-362. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10884-023-10285-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467201v1</w:t>
+                <w:t xml:space="preserve">hal-05333193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mathematical understanding of invasion resistance in multispecies communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-neutral Dynamics in a Coinfection System with N Strains and Asymmetries along Multiple Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (3), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-01977-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333193v1</w:t>
+                <w:t xml:space="preserve">hal-03196601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling how multiple traits drive 2 strain frequencies in SIS dynamics with coinfection</w:t>
               </w:r>
@@ -1758,265 +1758,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the invader-driven replicator dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of a spatial replicator system with environmental heterogeneity from a co-colonization SIS model with N strains and P patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333221v1</w:t>
+                <w:t xml:space="preserve">hal-05333887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a spatial replicator system with environmental heterogeneity from a co-colonization SIS model with N strains and P patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-strain SIS dynamics with coinfection across heterogeneous patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marôco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailloncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erida Gjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333887v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-strain SIS dynamics with coinfection across heterogeneous patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the invader-driven replicator dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Marôco</w:t>
+                <w:t xml:space="preserve">Marina Garcia-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pailloncy</w:t>
+                <w:t xml:space="preserve">Joao Duarte Âlcantara Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2024,51 +2024,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338743v1</w:t>
+                <w:t xml:space="preserve">hal-05333221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2446,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Thao Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01450-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ferreira Amaro Freire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01491-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01977-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-023-10285-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.230.04.fr.07-2021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00816-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824937v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lagasquie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2015.1004320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0320-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0633-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.553392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cinardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Duarte &#194;lcantara Galvao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mar&#244;co" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailloncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600942v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Thao Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Madec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erida Gjini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01450-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ferreira Amaro Freire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-025-01491-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-023-10285-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01977-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.230.04.fr.07-2021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-020-00816-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824937v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lagasquie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2019.100815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194895v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1093-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2015.1004320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-016-0320-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0633-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2011.553392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cinardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mar&#244;co" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailloncy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Garcia-Romero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Duarte &#194;lcantara Galvao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600942v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>