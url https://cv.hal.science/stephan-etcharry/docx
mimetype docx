--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -160,278 +160,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi16.266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du musicien au cinéma – Partie 1 : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs en Prisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « La figure du musicien au cinéma », 1re partie (« Le Biopic »), 15, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi15.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Germaine Tailleferre face au quatuor à cordes : un manifeste d’émancipation féminine ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euterpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694893v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03761149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Africaine de Giacomo Meyerbeer : Introduction et Guide d’écoute »</w:t>
               </w:r>
@@ -480,169 +480,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Carmen transcultural, transgenérica y transfronteriza. Christoforidis, Michael y Kertesz, Elizabeth. Carmen and the Staging of Spain. Recasting Bizet’s Opera in the Belle Epoque. Nueva York, Oxford University Press, 2019. 312 pp. ISBN 978-0195384567. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de musicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. XLIII, no 2, p. 749-758</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Trois madrigaux galants (1982) de Jacques Chailley (1910-1999) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, p. 161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058669v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La France à l’heure espagnole »</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du musicien au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1342,51 +1342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du musicien au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, Savoirs en prisme, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,256 +2060,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Enfant et les sortilèges de Maurice Ravel : Introduction et Guide d’écoute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Premières Loges, no 299, p. 53-77, 2017, L’Avant-Scène Opéra, ISBN 978-2-84385-334-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Heure espagnole de Maurice Ravel : Introduction et Guide d’écoute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Premières Loges, no 299, p. 7-31, 2017, L’Avant-Scène Opéra, ISBN 978-2-84385-334-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PÉREZ, Rafael, String Quartet in E flat major (1860) / Cuarteto de cuerda en Mi bemol mayor (1860), conducteur et parties séparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Etcharry et Florence Doé de Maindreville (ed.). Ediciones Eudora, 88 p., 2017, ISMN 979-0-805401-15-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre en musique. Vie et création musicales en France pendant la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,530 +2366,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Reynaldo Hahn y la Primera Guerra mundial (1914-1918): vivir, combatir, componer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigo Figueroa y Aída Lagos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hahn 150</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caracas (Venezuela), ABediciones, Publicaciones UCAB (Universidad Católica Andrés Bello), p. 45-60, 2025, col. « Ediciones Especiales », ISBN 978-980-439-234-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lorsque la musique savante fait son cirque : de Parade de Satie aux Forains de Sauguet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Goudard &amp; Yvan Nommick (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cirque : une relation féconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, Presses universitaires de la Méditerranée (PULM), coll. « Cirque »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 53-76, 2025, ISBN 978-2-36781-542-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une Andalousie l’autre (1947-1951) : des transferts génériques aux transferts culturels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cadalanu, Jérôme Rossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comédies musicales à la française. Formes et mutations de l’opérette cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruxelles, Les Impressions Nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 309-361, 2025, coll. « Réflexions faites », ISBN 978-2-39070-228-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Blanche Selva (1884-1942), “l’Apôtre de l’Art musical” de Déodat de Séverac : du chant du terroir à sa diffusion internationale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Ludovic Florin et Stefan Keym (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déodat de Séverac, un musicien occitan entre régionalisme et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, Presses universitaires du Midi (PUM), coll. « Tempus »</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-255, 2025, ISBN 978-2-8107-1327-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présences debussystes dans le cercle de la Schola Cantorum (1902-1918) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger, Nicolas Moron, Juliana Pimentel et Caroline Rae (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Debussy, d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société française de musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-204, 2025, ISBN 978-2-85357-281-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Figures pianistiques de la cathédrale au tournant des XIXe et XXe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Pascal, Jean-Christophe Branger et Nicolas Moron (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques et vies musicales des cathédrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 47-70, 2025, ISBN 9791037043399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101212v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-05290920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Gabriel Dupont est certainement mon compositeur préféré” : l’hommage posthume du critique musical Henri Collet (1885-1951)</w:t>
               </w:r>
@@ -3445,165 +3445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Schola cantorum parisienne dans la tourmente de la Grande Guerre à travers une lecture de ses “Tablettes” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Les institutions musicales à Paris et à Manchester pendant la Première Guerre mondiale (5-6 mars 2018), Conservatoire de Paris (CNSMDP), Opéra-Comique, Royal Northern College of Music (RNCM), Paris, Les Éditions du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Poulenc-Bernac : du compositeur à l’interprète. Dialogues autour de l’“impitoyable” tempo dans les mélodies de Francis Poulenc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Le Tempo dans l'acte de performance (30-31 mars 2017), Université de Bourgogne / Conservatoire de Paris (CNSMDP), Paris, Les Éditions du Conservatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197610v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Joaquín Turina correspondant à la Revista musical (de Bilbao) : le regard d’un compositeur espagnol sur la vie musicale parisienne et la musique française (1910-1913) »</w:t>
               </w:r>
@@ -3656,418 +3656,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du concert à l’écran. La musique classique au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 14-49, 2019, ISBN 978-2-7535-7739-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Britten et le monde de l’enfance au prisme de la musique du film Moonrise Kingdom (Wes Anderson, 2012) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du concert à l’écran : la musique classique au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 336-361, 2019, ISBN 978-2-7535-7739-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conclusion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du concert à l’écran. La musique classique au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 416-425, 2019, ISBN 978-2-7535-7739-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Germaine Tailleferre, compositrice des Années folles aux années 1970 : un talent “évidemment essentiellement féminin” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Traversier, Alban Ramaut (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique a-t-elle un genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. « Homme et société » no 61, Éditions de la Sorbonne (Université Paris 1 Panthéon-Sorbonne), p. 163-184, 2019, ISBN 979-10-351-0284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Poétique de la voix dans The Blue Notebooks. Contextes, textes, intertextes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Rossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Max Richter, un créateur du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé éditions, p. 39-42, 2019, ISBN 978-2-240-04754-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986432v1</w:t>
-              </w:r>
-[...316 lines deleted...]
-                <w:t xml:space="preserve">hal-02986431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes brèves dans la musique française pendant la Grande Guerre : des contingences liées au conflit à l’engagement politique</w:t>
               </w:r>
@@ -4120,641 +4120,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlántida ou le testament inachevé de Manuel de Falla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d’Évry-Val-d’Essonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique et l’ultime : esthétique des dernières œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 1-16, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ernest Boulanger y Émile Pessard: dos miradas francesas sobre el Quijote en la ópera cómica de la segunda mitad del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Begoña Lolo (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Quijote y la música en la construcción de la cultura europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid (UAM Ediciones), col. « Cervantes y la Música », p. 501-531, 2018, ISBN 978-84-8344-681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Université d’Évry-Val-d’Essonne. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diva qui riait : Cathy Berberian, le rire et l’humour dans la musique des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La musique et l’ultime : esthétique des dernières œuvres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 1-16, 2018</w:t>
+              <w:t xml:space="preserve">L’humour en musique et autres légèretés sérieuses depuis 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-125, 2017, coll. « Arts », série « Histoire, théorie et pratique des arts », ISBN 979-10-320-0099-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidad nacionalista en el Quatuor à cordes sur des thèmes populaires basques (1905) de José María Usandizaga: del material temático a su organización formal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The String Quartet in Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. « Varia Musicologica », no 22, p. 519-553, 2017, ISBN 978-3-0343-1692-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sonate pour violon et piano de Francis Poulenc : un passage à vide dans la musique de chambre des années 1940 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique de chambre au milieu du XXe siècle. France et Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-81, 2017, ISBN 978-2-86906-489-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonances debussystes dans les mélodies de jeunesse d’Arthur Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ut Orpheus edizioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Stage. Musical Theatre and Performing Arts between « fin de siècle » and the « années folles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. « Ad Parnassum Studies », vol. 10, p. 55-98, 2017, ISBN 978-88-8109-505-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR). </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Jota (1911) à l’Opéra-Comique : l’“Espagne noire” de Raoul Laparra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opéra-Comique/Palazzetto Bru Zane-Centre de musique romantique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La musique de chambre au milieu du XXe siècle. France et Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 47-81, 2017, ISBN 978-2-86906-489-8</w:t>
+              <w:t xml:space="preserve">Exotisme et art lyrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 1-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture choro-orchestrale dans les Sept Répons des Ténèbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Kayas et Hervé Lacombe (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du langage au style, singularités de Francis Poulenc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, troisième série, tome XVII, Publications de la Société française de musicologie, p. 279-294, 2016, 978-2-85357-255-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue du front et de l’arrière. Nationalismes musicaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5135,51 +5135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC4AB01"/>
+    <w:nsid w:val="377CC831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5366,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-etcharry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1816-0507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/issues/la-voix-humaine-les-mamelles-de-tiresias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/produit/295/9782843854460/les-brigands" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musiques-et-vies-musicales-des-cathedrales-pierre-pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/musique-et-cirque.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-cinema.info/livre/23844/comedies-musicales-francaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruzanemediabase.com/mediabase/parutions-scientifiques/lhommage-posthume-critique-musical-henri-collet-gabriel-dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61185-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.lecen.eu/Default/reynaldo-hahn-et-la-musique-chorale-a-la-belle-epoque.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-etcharry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1816-0507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/issues/la-voix-humaine-les-mamelles-de-tiresias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/produit/295/9782843854460/les-brigands" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/musique-et-cirque.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-cinema.info/livre/23844/comedies-musicales-francaise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musiques-et-vies-musicales-des-cathedrales-pierre-pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruzanemediabase.com/mediabase/parutions-scientifiques/lhommage-posthume-critique-musical-henri-collet-gabriel-dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61185-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.lecen.eu/Default/reynaldo-hahn-et-la-musique-chorale-a-la-belle-epoque.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>