--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -160,278 +160,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Germaine Tailleferre face au quatuor à cordes : un manifeste d’émancipation féminine ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euterpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.5-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi16.266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du musicien au cinéma – Partie 1 : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, « La figure du musicien au cinéma », 1re partie (« Le Biopic »), 15, pp.5-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi15.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34929/sep.vi15.252⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03761149v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03694893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Africaine de Giacomo Meyerbeer : Introduction et Guide d’écoute »</w:t>
               </w:r>
@@ -1251,51 +1251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du musicien au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1342,51 +1342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du musicien au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, Savoirs en prisme, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1923,393 +1923,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Grande-duchesse de Gérolstein de Jacques Offenbach : Introduction et Guide d’écoute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Premières Loges, no 309, p. 10-85, 2019, L’Avant-Scène Opéra, ISBN 978-2-84385-346-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du concert à l’écran : la musique classique au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, coll. « PUR-Cinéma », 463 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rossi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, coll. « PUR-Cinéma », 463 p., 2019</w:t>
+                <w:t xml:space="preserve">hal-02986443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PÉREZ, Rafael, String Quartet in E flat major (1860) / Cuarteto de cuerda en Mi bemol mayor (1860), conducteur et parties séparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Etcharry et Florence Doé de Maindreville (ed.). Ediciones Eudora, 88 p., 2017, ISMN 979-0-805401-15-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Premières Loges, no 309, p. 10-85, 2019, L’Avant-Scène Opéra, ISBN 978-2-84385-346-3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Enfant et les sortilèges de Maurice Ravel : Introduction et Guide d’écoute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Premières Loges, no 299, p. 53-77, 2017, L’Avant-Scène Opéra, ISBN 978-2-84385-334-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">éditions Premières Loges, no 299, p. 53-77, 2017, L’Avant-Scène Opéra, ISBN 978-2-84385-334-0</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Heure espagnole de Maurice Ravel : Introduction et Guide d’écoute »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Premières Loges, no 299, p. 7-31, 2017, L’Avant-Scène Opéra, ISBN 978-2-84385-334-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre en musique. Vie et création musicales en France pendant la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,530 +2366,530 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Figures pianistiques de la cathédrale au tournant des XIXe et XXe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pascal, Jean-Christophe Branger et Nicolas Moron (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques et vies musicales des cathédrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 47-70, 2025, ISBN 9791037043399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Reynaldo Hahn y la Primera Guerra mundial (1914-1918): vivir, combatir, componer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodrigo Figueroa y Aída Lagos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hahn 150</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caracas (Venezuela), ABediciones, Publicaciones UCAB (Universidad Católica Andrés Bello), p. 45-60, 2025, col. « Ediciones Especiales », ISBN 978-980-439-234-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lorsque la musique savante fait son cirque : de Parade de Satie aux Forains de Sauguet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Goudard &amp; Yvan Nommick (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et cirque : une relation féconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier, Presses universitaires de la Méditerranée (PULM), coll. « Cirque »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 53-76, 2025, ISBN 978-2-36781-542-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’une Andalousie l’autre (1947-1951) : des transferts génériques aux transferts culturels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cadalanu, Jérôme Rossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comédies musicales à la française. Formes et mutations de l’opérette cinématographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruxelles, Les Impressions Nouvelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 309-361, 2025, coll. « Réflexions faites », ISBN 978-2-39070-228-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présences debussystes dans le cercle de la Schola Cantorum (1902-1918) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger, Nicolas Moron, Juliana Pimentel et Caroline Rae (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Debussy, d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société française de musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-204, 2025, ISBN 978-2-85357-281-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blanche Selva (1884-1942), “l’Apôtre de l’Art musical” de Déodat de Séverac : du chant du terroir à sa diffusion internationale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Ludovic Florin et Stefan Keym (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déodat de Séverac, un musicien occitan entre régionalisme et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse, Presses universitaires du Midi (PUM), coll. « Tempus »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 237-255, 2025, ISBN 978-2-8107-1327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290920v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-05101212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Gabriel Dupont est certainement mon compositeur préféré” : l’hommage posthume du critique musical Henri Collet (1885-1951)</w:t>
               </w:r>
@@ -3445,165 +3445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Poulenc-Bernac : du compositeur à l’interprète. Dialogues autour de l’“impitoyable” tempo dans les mélodies de Francis Poulenc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Le Tempo dans l'acte de performance (30-31 mars 2017), Université de Bourgogne / Conservatoire de Paris (CNSMDP), Paris, Les Éditions du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Schola cantorum parisienne dans la tourmente de la Grande Guerre à travers une lecture de ses “Tablettes” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Les institutions musicales à Paris et à Manchester pendant la Première Guerre mondiale (5-6 mars 2018), Conservatoire de Paris (CNSMDP), Opéra-Comique, Royal Northern College of Music (RNCM), Paris, Les Éditions du Conservatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03197610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Joaquín Turina correspondant à la Revista musical (de Bilbao) : le regard d’un compositeur espagnol sur la vie musicale parisienne et la musique française (1910-1913) »</w:t>
               </w:r>
@@ -3656,418 +3656,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Poétique de la voix dans The Blue Notebooks. Contextes, textes, intertextes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Rossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Max Richter, un créateur du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, p. 39-42, 2019, ISBN 978-2-240-04754-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du concert à l’écran. La musique classique au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 14-49, 2019, ISBN 978-2-7535-7739-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Britten et le monde de l’enfance au prisme de la musique du film Moonrise Kingdom (Wes Anderson, 2012) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du concert à l’écran : la musique classique au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 336-361, 2019, ISBN 978-2-7535-7739-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conclusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Etcharry et Jérôme Rossi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du concert à l’écran. La musique classique au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, coll. « PUR-Cinéma », p. 416-425, 2019, ISBN 978-2-7535-7739-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Germaine Tailleferre, compositrice des Années folles aux années 1970 : un talent “évidemment essentiellement féminin” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Traversier, Alban Ramaut (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique a-t-elle un genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. « Homme et société » no 61, Éditions de la Sorbonne (Université Paris 1 Panthéon-Sorbonne), p. 163-184, 2019, ISBN 979-10-351-0284-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986431v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02986432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes brèves dans la musique française pendant la Grande Guerre : des contingences liées au conflit à l’engagement politique</w:t>
               </w:r>
@@ -4120,319 +4120,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernest Boulanger y Émile Pessard: dos miradas francesas sobre el Quijote en la ópera cómica de la segunda mitad del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Begoña Lolo (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Quijote y la música en la construcción de la cultura europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid (UAM Ediciones), col. « Cervantes y la Música », p. 501-531, 2018, ISBN 978-84-8344-681-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlántida ou le testament inachevé de Manuel de Falla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d’Évry-Val-d’Essonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique et l’ultime : esthétique des dernières œuvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 1-16, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Begoña Lolo (ed.). </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidad nacionalista en el Quatuor à cordes sur des thèmes populaires basques (1905) de José María Usandizaga: del material temático a su organización formal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Quijote y la música en la construcción de la cultura europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid (UAM Ediciones), col. « Cervantes y la Música », p. 501-531, 2018, ISBN 978-84-8344-681-2</w:t>
+              <w:t xml:space="preserve">The String Quartet in Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. « Varia Musicologica », no 22, p. 519-553, 2017, ISBN 978-3-0343-1692-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diva qui riait : Cathy Berberian, le rire et l’humour dans la musique des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humour en musique et autres légèretés sérieuses depuis 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-125, 2017, coll. « Arts », série « Histoire, théorie et pratique des arts », ISBN 979-10-320-0099-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973089v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02981279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sonate pour violon et piano de Francis Poulenc : un passage à vide dans la musique de chambre des années 1940 ?</w:t>
               </w:r>
@@ -4558,203 +4558,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écriture choro-orchestrale dans les Sept Répons des Ténèbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Etcharry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Kayas et Hervé Lacombe (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du langage au style, singularités de Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, troisième série, tome XVII, Publications de la Société française de musicologie, p. 279-294, 2016, 978-2-85357-255-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Jota (1911) à l’Opéra-Comique : l’“Espagne noire” de Raoul Laparra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Opéra-Comique/Palazzetto Bru Zane-Centre de musique romantique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotisme et art lyrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 1-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue du front et de l’arrière. Nationalismes musicaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Doé de Maindreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Etcharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5135,51 +5135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377CC831"/>
+    <w:nsid w:val="C9826D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5366,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-etcharry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1816-0507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/issues/la-voix-humaine-les-mamelles-de-tiresias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/produit/295/9782843854460/les-brigands" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/musique-et-cirque.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-cinema.info/livre/23844/comedies-musicales-francaise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musiques-et-vies-musicales-des-cathedrales-pierre-pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruzanemediabase.com/mediabase/parutions-scientifiques/lhommage-posthume-critique-musical-henri-collet-gabriel-dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61185-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.lecen.eu/Default/reynaldo-hahn-et-la-musique-chorale-a-la-belle-epoque.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-etcharry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1816-0507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987554v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.191.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi16.269" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04074859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi15.270" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02466628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/issues/la-voix-humaine-les-mamelles-de-tiresias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asopera.fr/produit/295/9782843854460/les-brigands" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Do&#233; de Maindreville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musiques-et-vies-musicales-des-cathedrales-pierre-pascal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/musique-et-cirque.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-cinema.info/livre/23844/comedies-musicales-francaise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/deodat-de-severac-un-musicien-occitan-entre-regionalisme-et-modernite/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruzanemediabase.com/mediabase/parutions-scientifiques/lhommage-posthume-critique-musical-henri-collet-gabriel-dupont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752703v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-61185-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298928v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.lecen.eu/Default/reynaldo-hahn-et-la-musique-chorale-a-la-belle-epoque.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981279v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03571166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>