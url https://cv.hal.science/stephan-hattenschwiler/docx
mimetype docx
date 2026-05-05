--- v0 (2026-04-01)
+++ v1 (2026-05-05)
@@ -234,533 +234,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root mixing effects on belowground decomposition depend on mycorrhizal type</w:t>
+                <w:t xml:space="preserve">Plant domestication reduced the net biodiversity effects on leaf litter decomposition in herbaceous crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Jiang</w:t>
+                <w:t xml:space="preserve">Javier Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Ma</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65163-7⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.913-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-07604-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377242v1</w:t>
+                <w:t xml:space="preserve">hal-05375488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Morales-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Morales-Fonseca</w:t>
+                <w:t xml:space="preserve">François Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant domestication reduced the net biodiversity effects on leaf litter decomposition in herbaceous crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Palomino</w:t>
+                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-025-07604-2⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375488v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root mixing effects on belowground decomposition depend on mycorrhizal type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Lemoine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Jiajia Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Wenhui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369602v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,265 +1544,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the intricate role of climate in litter decomposition</w:t>
+                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezia Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01948-z⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959558v1</w:t>
+                <w:t xml:space="preserve">hal-04083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the intricate role of climate in litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kezia Goldmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.214-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01948-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083344v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tree species richness and identity on saprophagous macroarthropod abundance and species richness in some European forest types</w:t>
               </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Y Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,77 +2056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root traits rather than functional diversity of soil microorganisms respond to drought and plant species composition in Mediterranean shrubland species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.921191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,51 +2575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf litter morphological traits, invertebrate body mass and phylogenetic affiliation explain the feeding and feces properties of saprophagous macroarthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,788 +2828,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing rates of long-term nitrogen deposition consistently increased litter decomposition in a semi-arid grassland</w:t>
+                <w:t xml:space="preserve">Decomposition in Mixed Beech Forests in the South-Western Alps Under Severe Summer Drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang-Li Hou</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16854⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (8), pp.2061-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00634-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960753v1</w:t>
+                <w:t xml:space="preserve">hal-04960754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effects of climate and litter traits on decomposition change with time, climate and trait variability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo S. Rios</w:t>
+                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13516⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (2), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958382v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen transfer from litter to soil is higher in slow than rapid decomposing plant litter : A synthesis of stable isotope studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Relative effects of climate and litter traits on decomposition change with time, climate and trait variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Canessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo S. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (1), pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193559v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species mixing affects soil microbial functioning indirectly via root and litter traits and soil parameters in European forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+                <w:t xml:space="preserve">Increasing rates of long-term nitrogen deposition consistently increased litter decomposition in a semi-arid grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Li Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeta Sistla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13877⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (1), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377552v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition in Mixed Beech Forests in the South-Western Alps Under Severe Summer Drought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Tree species mixing affects soil microbial functioning indirectly via root and litter traits and soil parameters in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janna Wambsganss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00634-8⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.2190-2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960754v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François David</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen transfer from litter to soil is higher in slow than rapid decomposing plant litter : A synthesis of stable isotope studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengkun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196 (2), pp.455-468. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156 (108196), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280113v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above‐ and below‐ground complementarity rather than selection drive tree diversity–productivity relationships in European forests</w:t>
               </w:r>
@@ -3857,217 +3857,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t>
+                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evy Ampoorter</w:t>
+                <w:t xml:space="preserve">Laura Garcia de Jalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lander Baeten</w:t>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Boberg</w:t>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619716v1</w:t>
+                <w:t xml:space="preserve">hal-02998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,64 +4131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial activity in a Mediterranean garrigue responds more to changing shrub community than to reduced rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,191 +4255,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
+                <w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garcia de Jalon</w:t>
+                <w:t xml:space="preserve">Evy Ampoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Peter</w:t>
+                <w:t xml:space="preserve">Johanna Boberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998003v1</w:t>
+                <w:t xml:space="preserve">hal-02619716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detritivore conversion of litter into faeces accelerates organic matter turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,308 +4627,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of leaf litter mixtures across biomes: the role of litter identity, diversity and soil fauna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
+                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Makkonen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108 (6), pp.2283-2297. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.555-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960364v1</w:t>
+                <w:t xml:space="preserve">hal-02941833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Decomposition of leaf litter mixtures across biomes: the role of litter identity, diversity and soil fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marika Makkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.555-569. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (6), pp.2283-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941833v1</w:t>
+                <w:t xml:space="preserve">hal-04960364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity-decomposition relationships in forests worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,429 +4999,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fons van Der Plas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.939-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629130v1</w:t>
+                <w:t xml:space="preserve">hal-01928001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multitrophic perspective on biodiversity–ecosystem functioning research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schielzeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+                <w:t xml:space="preserve">Andrew Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Schielzeth</w:t>
+                <w:t xml:space="preserve">Kathryn Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aletta Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.1-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rancon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.939-954. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928001v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chitin connection of polyphenols and its ecosystem consequences</w:t>
               </w:r>
@@ -5550,51 +5550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5658,77 +5658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux sont associés à la biodiversité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5788,64 +5788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric plasticity of microbial communities is similar between litter and soil in a tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,103 +5892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Jucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priorities for research in soil ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,64 +6173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant litter diversity increases microbial abundance, fungal diversity, and carbon and nitrogen cycling in a Mediterranean shrubland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,90 +6294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil microbial substrate utilization in response to altered litter diversity and precipitation in a Mediterranean shrubland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6422,494 +6422,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radionuclide contamination on leaf litter decomposition in the Chernobyl exclusion zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+                <w:t xml:space="preserve">Leaf Litter Consumption by Macroarthropods and Burial of their Faeces Enhance Decomposition in a Mediterranean Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.006⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.1104-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-016-9990-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346001v1</w:t>
+                <w:t xml:space="preserve">hal-01473849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Litter Consumption by Macroarthropods and Burial of their Faeces Enhance Decomposition in a Mediterranean Ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+                <w:t xml:space="preserve">Effects of radionuclide contamination on leaf litter decomposition in the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Gaschak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (6), pp.1104-1115. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 562, pp. 596-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-016-9990-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473849v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Soliveres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola F. Chavez Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7064,64 +7064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf litter leachates from temperate forest trees and its consequences for soil microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oili Kiikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7309,303 +7309,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissimilarity across trophic levels as a driver of soil processes in a Mediterranean decomposer system exposed to two moisture levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.01917⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445172v1</w:t>
+                <w:t xml:space="preserve">hal-02127026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional dissimilarity across trophic levels as a driver of soil processes in a Mediterranean decomposer system exposed to two moisture levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Gavinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (10), pp.1304-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.01917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
               </w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (1), pp.140-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7842,77 +7842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 379 (1-2), pp.79-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8057,285 +8057,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Macroarthropod-microorganism interactions during the decomposition of Mediterranean shrub litter at different moisture levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604136v1</w:t>
+                <w:t xml:space="preserve">hal-02127018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroarthropod-microorganism interactions during the decomposition of Mediterranean shrub litter at different moisture levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+                <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.114-121. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127018v1</w:t>
+                <w:t xml:space="preserve">hal-01604136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t>
               </w:r>
@@ -8726,64 +8726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,77 +8847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8976,77 +8976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,51 +9286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanya Handa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9403,77 +9403,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (5), pp.1014-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9532,64 +9532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of terrestrial microbial decomposers and their substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (5-6), pp.393-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10270,125 +10270,1672 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource economics of tree communities control soil food web multifunctionality in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Wardle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bauhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées TEBIS 2025, 13e édition, Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant litter chemistry controls coarse-textured soil carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Y Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aboveground-Belowground Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, May 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du carbone organique du sol (COS) = formation du COS -amorçage COS Litière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Y. Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude des sols - JES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorus control on soil C cycling in an Amazonian rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijing Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking P and C cycling in the decomposer system of an Amazonian rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium Phosphorus in Soils and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of decomposing tropical leaf litter of distinct quality on litter and soil microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society (BES). GBR., Aug 2013, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoichiometric imbalance between decomposers communities and their resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop SOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon quality as a control on decomposition in tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">97. ESA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2012, Portland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial resource limitation in tropical rainforest of variable C:N:P stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96. ESA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2011, Austin (Texas), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litter quality and soil microbial respiration in a tropical forest of French Guiana: relationships soil-litter- microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie 2010 "L'érosion de la biodiversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Sep 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décomposition des litières et disponibilités des nutriments : quel rôle pour la diversité chimique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gargadennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées de l'Ecologie Fonctionnelle (JEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande-Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement et dysfonctionnement des écosystèmes forestiers : pourquoi un suivi intensif et à long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Dobbertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire T Freschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10413,1722 +11960,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource economics of tree communities control soil food web multifunctionality in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matty Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967527v2</w:t>
-              </w:r>
-[...1545 lines deleted...]
-                <w:t xml:space="preserve">hal-02824383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12271,103 +12271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How microbial belowground communities cope with contrasted trophic resources across three land use type: a stoichiometry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12511,269 +12511,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does tannin diversity contribute to non-additive effects of mixed litter decomposition?</w:t>
+                <w:t xml:space="preserve">Interspecific variation in leaf litter tannins: consequences for soil processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual Conference on Challenges in Biodiversity Science (EuroDIVERSITY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marne-La Vallée, France</w:t>
+              <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876341v1</w:t>
+                <w:t xml:space="preserve">hal-04876450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in leaf litter tannins: consequences for soil processes?</w:t>
+                <w:t xml:space="preserve">Does tannin diversity contribute to non-additive effects of mixed litter decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">1st Annual Conference on Challenges in Biodiversity Science (EuroDIVERSITY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876450v1</w:t>
+                <w:t xml:space="preserve">hal-04876341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12928,51 +12928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Shi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65163-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palomino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07604-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyu Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlesinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401398121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Luan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313334121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixing Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanya Handa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.921191" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13997" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Canessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth van den Brink" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B. Berdugo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Rios" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13946" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Li Hou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Jie Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeta Sistla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Wei Wei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16854" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13516" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00634-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotao L&#252;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02521483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04501-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Makkonen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13452" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Kou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55813" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15840" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.05.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.04.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gaschak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473849v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-9990-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01917" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43E64656B8EE2A3116EA9B8D257CFE4E56E8187/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berendse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127018v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.04.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8N1ZVBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03483.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01109725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PT7JSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1528-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTF87FFM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1076.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FPWS7K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963805v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y. Bourget" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266651v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weigel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824383v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dobbertin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876341v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876450v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palomino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07604-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65163-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyu Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlesinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401398121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Luan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313334121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixing Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanya Handa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.921191" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13997" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Canessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth van den Brink" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B. Berdugo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Rios" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13946" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00634-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13516" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Li Hou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Jie Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeta Sistla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Wei Wei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotao L&#252;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02521483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04501-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Makkonen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Kou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55813" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15840" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.05.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.04.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473849v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-9990-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gaschak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01917" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43E64656B8EE2A3116EA9B8D257CFE4E56E8187/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berendse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.04.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8N1ZVBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03483.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01109725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PT7JSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1528-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTF87FFM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1076.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FPWS7K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y. Bourget" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weigel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dobbertin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876450v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>