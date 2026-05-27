--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1471 +234,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant domestication reduced the net biodiversity effects on leaf litter decomposition in herbaceous crops</w:t>
+                <w:t xml:space="preserve">Tree community resource economics control soil food web multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Palomino</w:t>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">David Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matty Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Bauhus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-025-07604-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10455-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375488v1</w:t>
+                <w:t xml:space="preserve">hal-04967527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root mixing effects on belowground decomposition depend on mycorrhizal type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buscot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368013v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root mixing effects on belowground decomposition depend on mycorrhizal type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Morales-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Jiang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wenhui Shi</w:t>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65163-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05377242v1</w:t>
+                <w:t xml:space="preserve">hal-05368013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant domestication reduced the net biodiversity effects on leaf litter decomposition in herbaceous crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bon</w:t>
+                <w:t xml:space="preserve">Javier Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.913-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-025-07604-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111798v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving forest ecosystem functions by optimizing tree species spatial arrangement</w:t>
+                <w:t xml:space="preserve">Soil secrets and tree tales: an in-depth comparison of carbon storage in mixed and pure stands of pine and birch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beugnon</w:t>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Albert</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Hähn</w:t>
+                <w:t xml:space="preserve">Andreas Altinalmazis-Kondylis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wentao Yu</w:t>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Haider</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.6286. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 592, pp.122827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61389-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375494v1</w:t>
+                <w:t xml:space="preserve">hal-05111798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General reversal of N-decomposition relationship during long-term decomposition in boreal and temperate forests</w:t>
+                <w:t xml:space="preserve">Improving forest ecosystem functions by optimizing tree species spatial arrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Sun</w:t>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Dong</w:t>
+                <w:t xml:space="preserve">Georg Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Georg Hähn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Schlesinger</w:t>
+                <w:t xml:space="preserve">Wentao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401398121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61389-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771173v1</w:t>
+                <w:t xml:space="preserve">hal-05375494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
+                <w:t xml:space="preserve">General reversal of N-decomposition relationship during long-term decomposition in boreal and temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Puissant</w:t>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Schlesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (20), pp.e2401398121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401398121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464876v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity mitigates drought effects in the decomposer system across biomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siyu Li</w:t>
+                <w:t xml:space="preserve">Microclimate modulation: an overlooked mechanism influencing the impact of plant diversity on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirong Liu</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Wang</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Ding</w:t>
+                <w:t xml:space="preserve">Jérémy Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (13), pp.e2313334121. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e17214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313334121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771105v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter mixture effects on nitrogen dynamics during decomposition predominantly vary among biomes but little with litter identity, diversity and soil fauna</w:t>
+                <w:t xml:space="preserve">Biodiversity mitigates drought effects in the decomposer system across biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shixing Zhou</w:t>
+                <w:t xml:space="preserve">Junwei Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+                <w:t xml:space="preserve">Siyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
+                <w:t xml:space="preserve">Shirong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matty P Berg</w:t>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Mckie</w:t>
+                <w:t xml:space="preserve">Liping Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.109602. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (13), pp.e2313334121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313334121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771215v1</w:t>
+                <w:t xml:space="preserve">hal-04771105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
+                <w:t xml:space="preserve">Litter mixture effects on nitrogen dynamics during decomposition predominantly vary among biomes but little with litter identity, diversity and soil fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+                <w:t xml:space="preserve">Shixing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t>
+                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+                <w:t xml:space="preserve">Matty P Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kezia Goldmann</w:t>
+                <w:t xml:space="preserve">Brendan Mckie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083344v1</w:t>
+                <w:t xml:space="preserve">hal-04771215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the intricate role of climate in litter decomposition</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.214-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1782,533 +1782,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tree species richness and identity on saprophagous macroarthropod abundance and species richness in some European forest types</w:t>
+                <w:t xml:space="preserve">Taxonomical and functional responses of microbial communities from forest soils of differing tree species diversity to drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François David</w:t>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
+                <w:t xml:space="preserve">Luis Daniel Prada-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezia Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120862⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97-98, pp.150875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2023.150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258361v1</w:t>
+                <w:t xml:space="preserve">hal-04083344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant litter chemistry drives long‐lasting changes in the catabolic capacities of soil microbial communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of tree species richness and identity on saprophagous macroarthropod abundance and species richness in some European forest types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14379⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 534, pp.120862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122640v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits rather than functional diversity of soil microorganisms respond to drought and plant species composition in Mediterranean shrubland species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Plant litter chemistry drives long‐lasting changes in the catabolic capacities of soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Y Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2022.921191⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.2014-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791568v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic conditions, not above- and belowground resource availability and uptake capacity, mediate tree diversity effects on productivity and stability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root traits rather than functional diversity of soil microorganisms respond to drought and plant species composition in Mediterranean shrubland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 812, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.921191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2022.921191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562543v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant litter chemistry controls coarse‐textured soil carbon dynamics</w:t>
               </w:r>
@@ -2320,77 +2320,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Y Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (12), p. 2911-2928. </w:t>
@@ -2422,10366 +2422,10394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait Functional Diversity Explains Mixture Effects on Litter Decomposition at the Arid End of a Climate Gradient</w:t>
+                <w:t xml:space="preserve">Climatic conditions, not above- and belowground resource availability and uptake capacity, mediate tree diversity effects on productivity and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaella Canessa</w:t>
+                <w:t xml:space="preserve">Xin Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liesbeth van den Brink</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica B. Berdugo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo S. Rios</w:t>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans de Wandeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13946⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 812, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958383v1</w:t>
+                <w:t xml:space="preserve">hal-03562543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf litter morphological traits, invertebrate body mass and phylogenetic affiliation explain the feeding and feces properties of saprophagous macroarthropods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trait Functional Diversity Explains Mixture Effects on Litter Decomposition at the Arid End of a Climate Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Canessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica B. Berdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shéhérazade Lucas</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo S. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (9), pp.2219-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817823v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of nitrogen from tannin protein complexes in ectomycorrhizal pine seedlings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Leaf litter morphological traits, invertebrate body mass and phylogenetic affiliation explain the feeding and feces properties of saprophagous macroarthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shéhérazade Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150817⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.103383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04036600v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition in Mixed Beech Forests in the South-Western Alps Under Severe Summer Drought</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acquisition of nitrogen from tannin protein complexes in ectomycorrhizal pine seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael E. Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mousain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-021-00634-8⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93-94, pp.150817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04960754v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increasing rates of long-term nitrogen deposition consistently increased litter decomposition in a semi-arid grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang-Li Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François David</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeta Sistla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (1), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280113v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effects of climate and litter traits on decomposition change with time, climate and trait variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Canessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbeth van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo S. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109 (1), pp.447-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing rates of long-term nitrogen deposition consistently increased litter decomposition in a semi-arid grassland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hai-Wei Wei</w:t>
+                <w:t xml:space="preserve">Carbon and nitrogen transfer from litter to soil is higher in slow than rapid decomposing plant litter : A synthesis of stable isotope studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengkun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16854⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156 (108196), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960753v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species mixing affects soil microbial functioning indirectly via root and litter traits and soil parameters in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Wambsganss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (10), pp.2190-2204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen transfer from litter to soil is higher in slow than rapid decomposing plant litter : A synthesis of stable isotope studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108196⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (2), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193559v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above‐ and below‐ground complementarity rather than selection drive tree diversity–productivity relationships in European forests</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Decomposition in Mixed Beech Forests in the South-Western Alps Under Severe Summer Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13825⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (8), pp.2061-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-021-00634-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242360v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon limitation overrides acidification in mediating soil microbial activity to nitrogen enrichment in a temperate grassland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Above‐ and below‐ground complementarity rather than selection drive tree diversity–productivity relationships in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Muys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Desie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunhai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15819⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960313v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon limitation overrides acidification in mediating soil microbial activity to nitrogen enrichment in a temperate grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Qiushi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Xiaotao Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Peter</w:t>
+                <w:t xml:space="preserve">Paul Kardol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (22), pp.5976-5988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998003v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Soil microbial activity in a Mediterranean garrigue responds more to changing shrub community than to reduced rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-1112-0⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 449, pp.405-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006796v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial activity in a Mediterranean garrigue responds more to changing shrub community than to reduced rainfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Higher tree diversity increases soil microbial resistance to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baldy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04501-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-1112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521483v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evy Ampoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Boberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detritivore conversion of litter into faeces accelerates organic matter turnover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Microhabitat and ectomycorrhizal effects on the establishment, growth and survival of Quercus ilex L. seedlings under drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia de Jalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01392-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0229807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960401v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant microbiome: a missing link for the understanding of community dynamics and multifunctionality in forest ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Detritivore conversion of litter into faeces accelerates organic matter turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01392-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960404v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The plant microbiome: a missing link for the understanding of community dynamics and multifunctionality in forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandhya Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.103345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941833v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of leaf litter mixtures across biomes: the role of litter identity, diversity and soil fauna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighbor identity affects growth and survival of Mediterranean plants under recurrent drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13452⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.555-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-020-04739-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960364v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-decomposition relationships in forests worldwide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuli Niu</w:t>
+                <w:t xml:space="preserve">Decomposition of leaf litter mixtures across biomes: the role of litter identity, diversity and soil fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Makkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (6), pp.2283-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.55813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05036327v1</w:t>
+                <w:t xml:space="preserve">hal-04960364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+                <w:t xml:space="preserve">Diversity-decomposition relationships in forests worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaomiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuli Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e55813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.55813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928001v1</w:t>
+                <w:t xml:space="preserve">hal-05036327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multitrophic perspective on biodiversity–ecosystem functioning research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schielzeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aletta Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.1-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kambach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chitin connection of polyphenols and its ecosystem consequences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal Shifts in Plant Diversity Effects on Carbon and Nitrogen Dynamics During Litter Decomposition in a Mediterranean Shrubland Exposed to Reduced Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15840⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.939-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-018-0315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960504v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chitin connection of polyphenols and its ecosystem consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (1), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606618v1</w:t>
+                <w:t xml:space="preserve">hal-04960504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux sont associés à la biodiversité des sols ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons van Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/EFFGEC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059771v1</w:t>
+                <w:t xml:space="preserve">hal-02606618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric plasticity of microbial communities is similar between litter and soil in a tropical rainforest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quels enjeux sont associés à la biodiversité des sols ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-12609-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/EFFGEC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127308v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometric plasticity of microbial communities is similar between litter and soil in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12609-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626794v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for research in soil ecology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Klaus Birkhofer</w:t>
+                <w:t xml:space="preserve">Biodiversity and ecosystem functioning relations in European forests depend on environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bissett</w:t>
+                <w:t xml:space="preserve">Christian Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (11), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550543v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant litter diversity increases microbial abundance, fungal diversity, and carbon and nitrogen cycling in a Mediterranean shrubland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Changes in soil microbial substrate utilization in response to altered litter diversity and precipitation in a Mediterranean shrubland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-016-1166-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01520650v1</w:t>
+                <w:t xml:space="preserve">hal-01481169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil microbial substrate utilization in response to altered litter diversity and precipitation in a Mediterranean shrubland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Plant litter diversity increases microbial abundance, fungal diversity, and carbon and nitrogen cycling in a Mediterranean shrubland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-016-1166-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481169v1</w:t>
+                <w:t xml:space="preserve">hal-01520650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Litter Consumption by Macroarthropods and Burial of their Faeces Enhance Decomposition in a Mediterranean Ecosystem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priorities for research in soil ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison E Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Birkhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bissett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-016-9990-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473849v1</w:t>
+                <w:t xml:space="preserve">hal-05550543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fons van Der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radionuclide contamination on leaf litter decomposition in the Chernobyl exclusion zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Gaschak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 562, pp. 596-603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf Litter Consumption by Macroarthropods and Burial of their Faeces Enhance Decomposition in a Mediterranean Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.1104-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-016-9990-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557568v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(A)synchronous availabilities of N and P regulate the activity and structure of the microbial decomposer community</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Soliveres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01507⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604732v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of leaf litter leachates from temperate forest trees and its consequences for soil microbial activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">(A)synchronous availabilities of N and P regulate the activity and structure of the microbial decomposer community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola F. Chavez Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-016-0239-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127298v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diversity of leaf litter leachates from temperate forest trees and its consequences for soil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oili Kiikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (3), pp.373-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-016-0239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240013v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An unexpected role for mixotrophs in the response of peatland carbon cycling to climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E.J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Signarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (Article number: 16931), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127026v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissimilarity across trophic levels as a driver of soil processes in a Mediterranean decomposer system exposed to two moisture levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Litter-type specific microbial responses to the transformation of leaf litter into millipede feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.01917⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01445172v1</w:t>
+                <w:t xml:space="preserve">hal-02127026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Functional dissimilarity across trophic levels as a driver of soil processes in a Mediterranean decomposer system exposed to two moisture levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Gavinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12329⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (10), pp.1304-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.01917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127024v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of biodiversity loss for litter decomposition across biomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive effects of C, N and P fertilization on soil microbial community structure and function in an Amazonian rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636732v1</w:t>
+                <w:t xml:space="preserve">hal-02127024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consequences of biodiversity loss for litter decomposition across biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Berendse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 509 (7499), pp.218-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204222v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter fingerprint on microbial biomass, activity, and community structure in the underlying soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 379 (1-2), pp.79-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-014-2051-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroarthropod-microorganism interactions during the decomposition of Mediterranean shrub litter at different moisture levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C, N and P fertilization in an Amazonian rainforest supports stoichiometric dissimilarity as a driver of litter diversity effects on decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.04.012⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1796), pp.20141682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02127018v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental test of the hypothesis of non-homeostatic consumer stoichiometry in a plant litter–microbe system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.764-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroarthropod-microorganism interactions during the decomposition of Mediterranean shrub litter at different moisture levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540270v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest ageing: An unexpected driver of beech leaf litter quality variability in European forests with strong consequences on soil processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bussotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975872v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter mixture effects on tropical tree seedling growth - a greenhouse experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Forest ageing: An unexpected driver of beech leaf litter quality variability in European forests with strong consequences on soil processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2011.00534.x⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302, pp.338 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01032421v1</w:t>
+                <w:t xml:space="preserve">hal-04975872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litter mixture effects on tropical tree seedling growth - a greenhouse experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.630-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2011.00534.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601804v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Distinct microbial limitations in litter and underlying soil revealed by carbon and nutrient fertilization in a tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-012-9564-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01032414v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nutrient and Carbon Limitation on Decomposition in an Amazonian Moist Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (7), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-012-9564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032393v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter composition rather than plant presence affects decomposition of tropical litter mixtures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long-term presence of tree species but not chemical diversity affect litter mixture effects on decomposition in a neotropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0717-y⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 167 (1), pp.241-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-011-1966-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644131v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf traits and decomposition in tropical rainforests: revisiting some commonly held views and towards a new hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanya Handa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Featured papers on "Carbon cycling in tropical ecosystems", 189 (4), pp.950-965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03483.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Litter composition rather than plant presence affects decomposition of tropical litter mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Butenschoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (1-2), pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0717-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032139v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity of terrestrial microbial decomposers and their substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (5-6), pp.393-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of biotic factors in predicting global change effects on decomposition of temperate forest leaf litter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does variability in litter quality determine soil microbial respiration in an amazonian rainforest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-009-1528-1⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (5), pp.1014-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00505392v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in leaf litter tannins drives decomposition in a tropical rain forest of French Guiana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The importance of biotic factors in predicting global change effects on decomposition of temperate forest leaf litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Tanya Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (1), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-009-1528-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/09-1076.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667532v1</w:t>
+                <w:t xml:space="preserve">halsde-00505392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of condensed tannins during litter consumption by soil animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interspecific variation in leaf litter tannins drives decomposition in a tropical rain forest of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.09.022⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (7), pp.2080-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/09-1076.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02196302v1</w:t>
+                <w:t xml:space="preserve">hal-02667532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High variation in foliage and leaf litter chemistry among 45 tree species of a neotropical rainforest community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The fate of condensed tannins during litter consumption by soil animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Bonal</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02438.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (12), pp.2573-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032108v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High variation in foliage and leaf litter chemistry among 45 tree species of a neotropical rainforest community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Coûteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02438.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differing nitrogen use strategies of two tropical rainforest late successional tree species in French Guiana : evidence from 15N natural abundance and microbial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (2), pp.487-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity co-variation patterns in a range of soil organism taxa across highly contrasting ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire T Freschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource economics of tree communities control soil food web multifunctionality in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matty P Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées TEBIS 2025, 13e édition, Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant litter chemistry controls coarse-textured soil carbon dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Y Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aboveground-Belowground Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du carbone organique du sol (COS) = formation du COS -amorçage COS Litière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Y. Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude des sols - JES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus control on soil C cycling in an Amazonian rainforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijing Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La grande Motte, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734411v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter quality impacts the CNP stoichiometric homeostasis of the soil microbial biomass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phosphorus control on soil C cycling in an Amazonian rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735897v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking P and C cycling in the decomposer system of an Amazonian rainforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium Phosphorus in Soils and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of decomposing tropical leaf litter of distinct quality on litter and soil microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society (BES). GBR., Aug 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric imbalance between decomposers communities and their resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon quality as a control on decomposition in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97. ESA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial resource limitation in tropical rainforest of variable C:N:P stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96. ESA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2011, Austin (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter quality and soil microbial respiration in a tropical forest of French Guiana: relationships soil-litter- microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010 "L'érosion de la biodiversité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition des litières et disponibilités des nutriments : quel rôle pour la diversité chimique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées de l'Ecologie Fonctionnelle (JEF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dysfonctionnement des écosystèmes forestiers : pourquoi un suivi intensif et à long terme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Dobbertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824383v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04967527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms' bioturbation under contrasting conditions of ionizing radiation and soil humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How microbial belowground communities cope with contrasted trophic resources across three land use type: a stoichiometry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Milcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do litter tannins control plant nitrogen availability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mousain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Conference on Polyphenols - Topic 3: Roles in Plant Ecophysiology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variation in leaf litter tannins: consequences for soil processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does tannin diversity contribute to non-additive effects of mixed litter decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gargadennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Conference on Challenges in Biodiversity Science (EuroDIVERSITY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12928,51 +12956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palomino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07604-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65163-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyu Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlesinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401398121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Luan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirong Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313334121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixing Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanya Handa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.921191" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13997" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Canessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth van den Brink" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B. Berdugo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Rios" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13946" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00634-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13516" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Li Hou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Jie Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeta Sistla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Wei Wei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Ning" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotao L&#252;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15819" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02521483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04501-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Mishra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Makkonen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13452" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Kou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55813" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15840" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.05.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.04.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473849v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-9990-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gaschak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01917" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43E64656B8EE2A3116EA9B8D257CFE4E56E8187/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berendse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.04.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8N1ZVBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03483.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01109725v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PT7JSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1528-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTF87FFM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1076.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FPWS7K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y. Bourget" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weigel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824383v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dobbertin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876130v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876450v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Freschet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110093" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10455-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Shi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65163-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Palomino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07604-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Altinalmazis-Kondylis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122827" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beugnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H&#228;hn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Haider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61389-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Dong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyu Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schlesinger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401398121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Puissant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Luan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirong Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313334121" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixing Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Butenschoen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanya Handa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Mckie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04959558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01948-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Prada-Salcedo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezia Goldmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2023.150875" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y Bourget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14379" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.921191" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13997" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Jing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans de Wandeler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152560" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Canessa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth van den Brink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica B. Berdugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Rios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13946" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E. C&#225;rdenas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang-Li Hou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Jie Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeta Sistla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Wei Wei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16854" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengkun Hu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Pan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyun Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Wambsganss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-00634-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Desie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13825" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960313v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Ning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotao L&#252;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kardol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhai Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15819" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02521483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04501-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Pontoizeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-1112-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia de Jalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229807" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01392-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.08.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-020-04739-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Makkonen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13452" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Kou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Niu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.55813" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Eisenhauer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schielzeth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Barry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2019.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-018-0315-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15840" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12609-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626794v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12849" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1166-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01520650v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.04.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2017.05.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gaschak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-9990-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola F. Chavez Soria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01507" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127298v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oili Kiikkil&#228;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-016-0239-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E.J. Jassey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16931" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G&#233;rard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.03.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX7XS8BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445172v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.01917" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F43E64656B8EE2A3116EA9B8D257CFE4E56E8187/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127024v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12329" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien Aerts" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berendse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13247" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605484v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2051-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204222v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1682" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604136v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z02XFBXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127018v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.04.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8N1ZVBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975872v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.03.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032421v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weigel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2011.00534.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-318LKZT0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601804v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schevin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049990" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-012-9564-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNV7GCWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032393v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1966-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RNF9TCRB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032400v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03483.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644131v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0717-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9807481F3913818002FD16042F6C684DC97C4927/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01109725v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3PT7JSP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032139v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9PNCSZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00505392v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1528-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TTF87FFM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1076.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196302v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.09.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FPWS7K6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032108v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Aeschlimann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Co&#251;teaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02438.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032035v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lensi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.09.011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0W934GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368037v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T Freschet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963771v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Y. Bourget" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735897v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijing Yuan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734411v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739393v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745895v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745897v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745900v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752623v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02266651v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weigel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824383v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dobbertin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174936v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741497v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Souquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876450v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>