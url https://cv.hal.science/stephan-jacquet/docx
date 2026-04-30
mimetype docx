--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -4803,425 +4803,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
+                <w:t xml:space="preserve">Ultra-violet radiation has a limited impact on seasonal differences in the acropora muricata holobiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Rivera</w:t>
+                <w:t xml:space="preserve">Jeroen A. J. M. van de Water</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Lucile Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ariztegui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 807 (1), pp.37-51. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621047v1</w:t>
+                <w:t xml:space="preserve">hal-02621742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Freshwater Cyanosiphovirus Harboring Integrase</w:t>
+                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Xu Zhong</w:t>
+                <w:t xml:space="preserve">S. F. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curtis A. Suttle</w:t>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Derelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+                <w:t xml:space="preserve">D. Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02204⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 807 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884603v1</w:t>
+                <w:t xml:space="preserve">hal-02621047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-violet radiation has a limited impact on seasonal differences in the acropora muricata holobiont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Freshwater Cyanosiphovirus Harboring Integrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen A. J. M. van de Water</w:t>
+                <w:t xml:space="preserve">Curtis A. Suttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Courtial</w:t>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Evelyne Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621742v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and drivers of deep chlorophyll maxima structure in 100 lakes: The relative importance of light and thermal stratification</w:t>
               </w:r>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarle Parikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,64 +6172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding quantification bias in metabarcoding: Application of a cell biovolume correction factor in diatom molecular biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,64 +6306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and UVR on organic matter fluxes and the metabolic activity of acropora muricata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,235 +6603,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and diversity of ssDNA Microviridae viruses in two peri-alpine lakes (Annecy and Bourget, France)</w:t>
+                <w:t xml:space="preserve">Do phages impact microbial dynamics, prokaryotic community structure and nutrient dynamics in Lake Bourget?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Zhong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Jacas</w:t>
+                <w:t xml:space="preserve">Antony Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (11), pp.1528-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.013003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916369v1</w:t>
+                <w:t xml:space="preserve">hal-02637700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do phages impact microbial dynamics, prokaryotic community structure and nutrient dynamics in Lake Bourget?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and diversity of ssDNA Microviridae viruses in two peri-alpine lakes (Annecy and Bourget, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Meunier</w:t>
+                <w:t xml:space="preserve">Baptiste Guidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (11), pp.1528-1537. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (8), pp.644-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.013003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637700v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue-Green Algae in a “Greenhouse Century”? New Insights from Field Data on Climate Change Impacts on Cyanobacteria Abundance</w:t>
               </w:r>
@@ -7071,890 +7071,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in PCR-DGGE fingerprinted viruses infecting phytoplankton in large and deep peri-alpine lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xu Zhong</w:t>
+                <w:t xml:space="preserve">Cyanobacterial bloom termination: the disappearance of Planktothrix rubescens from Lake Bourget (France) after restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Kerimoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-013-1121-2⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.2472 - 2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634689v1</w:t>
+                <w:t xml:space="preserve">hal-02634181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial bloom termination: the disappearance of Planktothrix rubescens from Lake Bourget (France) after restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations in PCR-DGGE fingerprinted viruses infecting phytoplankton in large and deep peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-013-1121-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12444⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02634181v1</w:t>
+                <w:t xml:space="preserve">hal-02634689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal patterns of viral, microbial and planktonic communities in Sidi Salem: a freshwater reservoir (North of Tunisia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differing assemblage composition and dynamics in T4-like myophages of two neighbouring sub-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2014023⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.1577 - 1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631035v1</w:t>
+                <w:t xml:space="preserve">hal-02631682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting diversity of phycodnavirus signature genes in two large and western European lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.759-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639966v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differing assemblage composition and dynamics in T4-like myophages of two neighbouring sub-alpine lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Dynamics of auto- and heterotrophic picoplankton and associated viruses in Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammini Parvathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12365⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.1073 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-1073-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631682v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting diversity of phycodnavirus signature genes in two large and western European lakes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal patterns of viral, microbial and planktonic communities in Sidi Salem: a freshwater reservoir (North of Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourat Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mejdeddine Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12201⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.299-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2014023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640832v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of auto- and heterotrophic picoplankton and associated viruses in Lake Geneva</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.1073 - 1087. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (6), pp.3455-3476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-1073-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632569v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in abundance, genome size, morphology, and functional role of the virioplankton in lakes Annecy and Bourget over a 1-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Ram Angia Siram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8083,51 +8083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and structure of picocyanobacteria and cyanomyoviruses in two large and deep peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,51 +8317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathi Ammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,64 +8425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of a cyanophage infecting the cyanobacterium Arthrospira platensis (Spirulina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8529,51 +8529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of viral photosynthetic and capsid protein genes from cyanophages in two large and deep perialpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9145,415 +9145,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMBO conference series: viruses of microbes (from exploration to applications in the -omics era). Belgium, Brussels, Royal Military Academy, 16-20 July 2012</w:t>
+                <w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Desdevises</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.330 - 331</w:t>
+              <w:t xml:space="preserve">Archives des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.225-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642831v1</w:t>
+                <w:t xml:space="preserve">hal-02643962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ils plongent pour la science : une petite Histoire de la plongée scientifique en France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Picoheterotroph (Bacteria and Archaea) biomass distribution in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Buitenhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. K. W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Lomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua (Milan)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.101-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-4-101-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641791v1</w:t>
+                <w:t xml:space="preserve">hal-01601788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t>
+                <w:t xml:space="preserve">EMBO conference series: viruses of microbes (from exploration to applications in the -omics era). Belgium, Brussels, Royal Military Academy, 16-20 July 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65, pp.225-242</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.330 - 331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643962v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picoheterotroph (Bacteria and Archaea) biomass distribution in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ils plongent pour la science : une petite Histoire de la plongée scientifique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Subaqua (Milan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 244, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-4-101-2012⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01601788v1</w:t>
+                <w:t xml:space="preserve">hal-02641791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and mechanisms of resistance to viruses in photosynthetic aquatic microorganisms</w:t>
               </w:r>
@@ -9656,64 +9656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of various viral groups infecting autotrophic plankton in lake Geneva&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammini Parvathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10017,488 +10017,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle venue dans le Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235, pp.54-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820091v1</w:t>
+                <w:t xml:space="preserve">hal-02648129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle venue dans le Léman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2-Year assessment of the main environmental factors driving the free-living bacterial community structure in Lake Bourget (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.941-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-010-9767-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648129v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral abundance, production, decay rates and life strategies (lysogeny versus lysis) in Lake Bourget (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (3), pp.616-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02364.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-Year assessment of the main environmental factors driving the free-living bacterial community structure in Lake Bourget (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-010-9767-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.360-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651736v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plankton community in Norwegian coastal waters-abundance, composition, spatial distribution and diel variation</w:t>
               </w:r>
@@ -10643,51 +10643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up versus top-down control of hypo- and epilimnion free-living bacterial community structures in two neighboring freshwater lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10728,221 +10728,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’océan, ce pharmacien !</w:t>
+                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 237, pp.48-48</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641795v1</w:t>
+                <w:t xml:space="preserve">hal-01196814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t>
+                <w:t xml:space="preserve">L’océan, ce pharmacien !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t>
+              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 237, pp.48-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196814v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos amies les moules</w:t>
               </w:r>
@@ -11411,247 +11411,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO² : mon amour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les plongeurs lémaniques aident la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 230, p. 31</w:t>
+              <w:t xml:space="preserve">, 2010, 231, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657114v1</w:t>
+                <w:t xml:space="preserve">hal-02661310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les plongeurs lémaniques aident la recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand l’internet se mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 231, pp.50-51</w:t>
+              <w:t xml:space="preserve">, 2010, 233, p. 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661310v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’internet se mouille</w:t>
+                <w:t xml:space="preserve">CO² : mon amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 233, p. 60</w:t>
+              <w:t xml:space="preserve">, 2010, 230, p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657395v1</w:t>
+                <w:t xml:space="preserve">hal-02657114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect interactions in the microbial world: specificities and similarities to plant–insect systems</w:t>
               </w:r>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas C. Bryhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12098,260 +12098,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2009.0261⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 627, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665207v1</w:t>
+                <w:t xml:space="preserve">hal-02661745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2009.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661745v1</w:t>
+                <w:t xml:space="preserve">hal-02665207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 1)</w:t>
               </w:r>
@@ -12428,77 +12428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus-versus flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12674,77 +12674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12941,103 +12941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t>
@@ -13303,103 +13303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.851-861. </w:t>
@@ -13751,64 +13751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13992,51 +13992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus, chef d’orchestre aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 407, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14203,90 +14203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14350,51 +14350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14432,90 +14432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment clé des écosystèmes aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14644,90 +14644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14905,811 +14905,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in the microcystin production of Planktothrix rubescens (cyanobacteria) assessed from a four-year survey of Lac du Bourget (France) and from laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Engel</w:t>
+                <w:t xml:space="preserve">Christophe Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Zondervan</w:t>
+                <w:t xml:space="preserve">Carole Avois-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Aerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Benthien</w:t>
+                <w:t xml:space="preserve">Caroline Maisonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (3), pp.418-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-005-0186-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677918v1</w:t>
+                <w:t xml:space="preserve">hal-02675566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikal Hedal</w:t>
+                <w:t xml:space="preserve">Anja Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Zondervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Benthien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527477v1</w:t>
+                <w:t xml:space="preserve">hal-02677918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikal Hedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122, pp.8-9</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528572v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681247v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of nutrients and mortality factors on prokaryotic community composition in two lakes of different trophic status : microcosm experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsec.2005.01.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02677796v1</w:t>
+                <w:t xml:space="preserve">hal-02681247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the microcystin production of Planktothrix rubescens (cyanobacteria) assessed from a four-year survey of Lac du Bourget (France) and from laboratory experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Relative importance of nutrients and mortality factors on prokaryotic community composition in two lakes of different trophic status : microcosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Jardillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maisonnette</w:t>
+                <w:t xml:space="preserve">Aurélie Thénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50 (3), pp.418-428. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.429-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-005-0186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2005.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675566v1</w:t>
+                <w:t xml:space="preserve">hal-02677796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t>
               </w:r>
@@ -15855,77 +15855,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Srieam Pradep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikal Hedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (4), pp.627-645. </w:t>
@@ -15989,51 +15989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Harlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Zondervan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16225,282 +16225,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine quantification of phytoplankton groups - microscopy or pigment analyses ?</w:t>
+                <w:t xml:space="preserve">Spring phytoplankton bloom dynamics in Norwegian coastal waters : Microbial community succession and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Havskum</w:t>
+                <w:t xml:space="preserve">A. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Schlüter</w:t>
+                <w:t xml:space="preserve">G.A. Fonnes Flaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scharek</w:t>
+                <w:t xml:space="preserve">R.A. Sandaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berdalet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Castberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thyrhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (1), pp.180-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680567v1</w:t>
+                <w:t xml:space="preserve">hal-02682107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring phytoplankton bloom dynamics in Norwegian coastal waters : Microbial community succession and diversity</w:t>
+                <w:t xml:space="preserve">Routine quantification of phytoplankton groups - microscopy or pigment analyses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larsen</w:t>
+                <w:t xml:space="preserve">H. Havskum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Fonnes Flaten</w:t>
+                <w:t xml:space="preserve">L. Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Sandaa</w:t>
+                <w:t xml:space="preserve">R. Scharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps273031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682107v1</w:t>
+                <w:t xml:space="preserve">hal-02680567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent exopolymer particles and dissolved organic carbon production by Emiliana huxleyi exposed to different CO2 concentration : a mesocosm experiment</w:t>
               </w:r>
@@ -16620,51 +16620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanophage diversity, inferred from g20 gene analyses, in the largest natural lake in France, Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16826,429 +16826,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ultraviolet radiation on marine virus-phytoplankton interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterotrophic bacterial dynamics and diversity in Annecy, Bourget and Geneva lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Bratbak</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44, pp.279-289</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 222 (1), pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681303v1</w:t>
+                <w:t xml:space="preserve">hal-02673875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680235v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial dynamics and diversity in Annecy, Bourget and Geneva lakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of ultraviolet radiation on marine virus-phytoplankton interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bratbak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 222 (1), pp.225-226</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44, pp.279-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673875v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34 (4), pp.361-377. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2003019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00902752v1</w:t>
+                <w:t xml:space="preserve">hal-02680235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological factors regulating the chemical speciation of Cu, Zn, and Mn under different nutrient regime in a marine mesocosm experiment</w:t>
               </w:r>
@@ -17442,51 +17442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inorganic and organic nutrient addition on a coastal microbial community (Isefjord, Denmark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Havskum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17576,51 +17576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heldal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Iglesas-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William. W Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17805,51 +17805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of submersible spectrofluorometer for rapid monitoring of freshwater cyanobacterial blooms : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18034,51 +18034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing impact of two small heterotrophic flagellates on Prochlorococcus and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19238,51 +19238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19320,51 +19320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des principaux facteurs régulant la structure eubacterienne dans le lac du Bourget (haute-savoie, france)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19409,204 +19409,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de session : qualité et fonctionnement biologique du lac du Bourget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751118v1</w:t>
+                <w:t xml:space="preserve">hal-02751834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de session : qualité et fonctionnement biologique du lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751834v1</w:t>
+                <w:t xml:space="preserve">hal-02751118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t>
               </w:r>
@@ -19877,51 +19877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux trophiques microbiens : structure et facteurs de contrôle dans le lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20002,51 +20002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux trophiques microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20114,51 +20114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et rôle régulateur des virus aquatiques : le cas du lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20311,256 +20311,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des virus et des protistes flagellés sur la dynamique des ressources nutritives et la qualité de la matière organique en milieu lacustre</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perney</w:t>
+                <w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La grande Motte, France</w:t>
+              <w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199093v1</w:t>
+                <w:t xml:space="preserve">hal-00163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy</w:t>
+                <w:t xml:space="preserve">Effet des virus et des protistes flagellés sur la dynamique des ressources nutritives et la qualité de la matière organique en milieu lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163221v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
               </w:r>
@@ -20693,51 +20693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21030,64 +21030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrkus Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Wien, Austria. 1 p</w:t>
@@ -21116,51 +21116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First estimates of viral impact on microbial communities in large French alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21211,51 +21211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and interactions of microbial communities in Lake Geneva with an emphasis on viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21332,51 +21332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21414,51 +21414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés microbiennes lacustres du Bourget et du Léman : rôle des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23229,51 +23229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus interactions in the aquatic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23363,51 +23363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and technologies to assess viral interactions in the aquatic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23977,207 +23977,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Les aliens du Léman et autres grands lacs périalpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990796v1</w:t>
+                <w:t xml:space="preserve">hal-04491386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aliens du Léman et autres grands lacs périalpins</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.64-69</w:t>
+                <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M V Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Barouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491386v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lacs français d’André Delebecque</w:t>
               </w:r>
@@ -24476,177 +24476,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un vaccin COVID-19 pourrait mettre davantage en péril les requins?</w:t>
+                <w:t xml:space="preserve">La perche, un poisson singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575869v1</w:t>
+                <w:t xml:space="preserve">hal-03770075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perche, un poisson singulier</w:t>
+                <w:t xml:space="preserve">Pourquoi un vaccin COVID-19 pourrait mettre davantage en péril les requins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03770075v1</w:t>
+                <w:t xml:space="preserve">hal-04575869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récifs artificiels: entretien croisé</w:t>
               </w:r>
@@ -24714,275 +24714,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUEL AVENIR POUR LA NOURRITURE VENANT DE L'OCEAN?</w:t>
+                <w:t xml:space="preserve">L’ADNe pour traquer les créatures des profondeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.80-81</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770106v1</w:t>
+                <w:t xml:space="preserve">hal-04574191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ADNe pour traquer les créatures des profondeurs</w:t>
+                <w:t xml:space="preserve">Quel avenir pour la nourriture venant de l'océan?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574191v1</w:t>
+                <w:t xml:space="preserve">hal-04581374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la nourriture venant de l'océan?</w:t>
+                <w:t xml:space="preserve">ENCORE UNE BELLE IDEE POUR LES 2 SAVOIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2021, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581374v1</w:t>
+                <w:t xml:space="preserve">hal-03770101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENCORE UNE BELLE IDEE POUR LES 2 SAVOIE</w:t>
+                <w:t xml:space="preserve">QUEL AVENIR POUR LA NOURRITURE VENANT DE L'OCEAN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.44-45</w:t>
+              <w:t xml:space="preserve">2021, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770101v1</w:t>
+                <w:t xml:space="preserve">hal-03770106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonte des glaces et augmentation de la température</w:t>
               </w:r>
@@ -25056,51 +25056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25878,151 +25878,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPLANTATIONS MONÉGASQUES : DES GORGONES SOUS SURVEILLANCE</w:t>
+                <w:t xml:space="preserve">LES VIRUS BROUILLENT L’IDÉE DE VIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916389v1</w:t>
+                <w:t xml:space="preserve">hal-02916330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VIRUS BROUILLENT L’IDÉE DE VIE</w:t>
+                <w:t xml:space="preserve">TRANSPLANTATIONS MONÉGASQUES : DES GORGONES SOUS SURVEILLANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916330v1</w:t>
+                <w:t xml:space="preserve">hal-02916389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 300 000 LITRES AU CŒUR D’UNE EAU THERMALE</w:t>
               </w:r>
@@ -26064,226 +26064,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UN INVENTAIRE DE LA FLORE ET DE LA FAUNE DU LAC D’ANNECY</w:t>
+                <w:t xml:space="preserve">LA PLONGÉE, NOUVEL OUTIL D’ÉPANOUISSEMENT PERSONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916390v1</w:t>
+                <w:t xml:space="preserve">hal-02916387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries qui en dévorent d'autres</w:t>
+                <w:t xml:space="preserve">UN INVENTAIRE DE LA FLORE ET DE LA FAUNE DU LAC D’ANNECY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916327v1</w:t>
+                <w:t xml:space="preserve">hal-02916390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PLONGÉE, NOUVEL OUTIL D’ÉPANOUISSEMENT PERSONNEL</w:t>
+                <w:t xml:space="preserve">Des bactéries qui en dévorent d'autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916387v1</w:t>
+                <w:t xml:space="preserve">hal-02916327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">des lacs sous surveillance</w:t>
               </w:r>
@@ -26948,89 +26948,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAND LES ANIMAUX MARINS INSPIRENT LES INGÉNIEURS</w:t>
+                <w:t xml:space="preserve">C’EST ASSEZ ! UN PLAIDOYER CONTRE LA CAPTIVITÉ DES MAMMIFÈRES MARINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916403v1</w:t>
+                <w:t xml:space="preserve">hal-02916409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VIRUS MARINS SONT-ILS LES RÉGULATEURS DE L’ÉCOSYSTÈME ET DU CLIMAT OCÉANIQUE ?</w:t>
               </w:r>
@@ -27072,89 +27072,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’EST ASSEZ ! UN PLAIDOYER CONTRE LA CAPTIVITÉ DES MAMMIFÈRES MARINS</w:t>
+                <w:t xml:space="preserve">QUAND LES ANIMAUX MARINS INSPIRENT LES INGÉNIEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916409v1</w:t>
+                <w:t xml:space="preserve">hal-02916403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASPER ET LES NODULES POLYMÉTALLIQUES</w:t>
               </w:r>
@@ -27382,151 +27382,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE TRANSPORT DES NUTRIMENTS DANS UN MONDE DE GÉANTS</w:t>
+                <w:t xml:space="preserve">UNE FONDATION SUISSE DÉDIÉE À L’EXPLORATION SOUS-MARINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916419v1</w:t>
+                <w:t xml:space="preserve">hal-02916417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE FONDATION SUISSE DÉDIÉE À L’EXPLORATION SOUS-MARINE</w:t>
+                <w:t xml:space="preserve">LE TRANSPORT DES NUTRIMENTS DANS UN MONDE DE GÉANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916417v1</w:t>
+                <w:t xml:space="preserve">hal-02916419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAND BLANC : MÂLE OU FEMELLE, DES STRATÉGIES DE CHASSE DIFFÉRENTES !</w:t>
               </w:r>
@@ -27972,316 +27972,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par ADNe (qPCR et ddPCR)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Costel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682194v1</w:t>
+                <w:t xml:space="preserve">hal-04682522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude relative aux picocyanobactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2023</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par ADNe (qPCR et ddPCR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Costel</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04682522v1</w:t>
+                <w:t xml:space="preserve">hal-04682194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2023</w:t>
               </w:r>
@@ -28441,263 +28441,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684501v1</w:t>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+                <w:t xml:space="preserve">hal-04684501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la qPCR et de la ddPCR pour détecter et surveiller la dynamique de la petite crevette rouge sang Hemimysis anomala et de son interaction avec la perche : une étude appliquée au Léman</w:t>
               </w:r>
@@ -28880,77 +28880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29111,51 +29111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31033,51 +31033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31168,51 +31168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -31373,51 +31373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31495,51 +31495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32043,151 +32043,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epave à 15 m de profondeur colonisée par la moule quagga au Léman</w:t>
+                <w:t xml:space="preserve">Prélèvements de moules quagga au Léman dans un quadrat déterminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030977v1</w:t>
+                <w:t xml:space="preserve">hal-05030971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvements de moules quagga au Léman dans un quadrat déterminé</w:t>
+                <w:t xml:space="preserve">Epave à 15 m de profondeur colonisée par la moule quagga au Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030971v1</w:t>
+                <w:t xml:space="preserve">hal-05030977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater sampling near the sediment using an automatic device</w:t>
               </w:r>
@@ -32843,51 +32843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9608E4F4"/>
+    <w:nsid w:val="4C5858B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33074,51 +33074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6017-3892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149765568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reymondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93064-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875710v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Melliti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.98.144040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05334-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Ezzedine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10101960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Florent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Herold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.1979464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Desdevises" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajmb-16000157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02494-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Xu Zhong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis A. Suttle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02204" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. J. M. van de Water" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00275" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Parikka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2288-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J. Parikka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wauters" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12271" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0494-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.026757" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jurkevitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2016001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guidoni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Meunier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.013003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fonvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139175" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634689v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1121-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdhane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mejdeddine Kraiem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631682v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12365" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924AC981457830AA47067975FE5C34AD3546EC02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12201" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZT6FQ4G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-1073-2014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Siram" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0320-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630902v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12166" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01914-13" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Theodoor Buitenhuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K.W. Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Karl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Landry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-301-2012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601788v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-101-2012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2012.672338" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648129v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F. Sazhin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.06.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V92GXRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02739-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641795v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2010023" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2010003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657114v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661310v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657395v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0235-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wilhelm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Bryhn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665207v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0261" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0255" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660201v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242E74AF62D99316C8D2E9250B9FC5FFD2BDCEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667529v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike R. Fischer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01961.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C297TP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01190" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655744v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Middelboe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markkus Weinbauer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02014.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMDXKJ3L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653424v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657681v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663356v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.05.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677796v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;not" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.01.011" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D2VZDJV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681842v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankignoulle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps272025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680567v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schl&#252;ter" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharek" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdalet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273031" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682107v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larsen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fonnes Flaten" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Sandaa" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castberg" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thyrhaug" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681358v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Neuwall" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame034093" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679056v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.1017-1022.2004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677048v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Archer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Wilson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratbak" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673875v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.6.2289" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratbak" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6496(03)00075-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heldal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iglesas-Rodriguez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William. W Wilson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672344v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680312v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163404v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franqois Lennon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107177v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756918v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751118v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750554v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753772v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755846v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250984v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817881v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Baudoux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816004v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810603v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116733v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053266v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916376v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Brandl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Curtis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809318v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel H. Grimsley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica U. Kegel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00009-8" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035949v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107216v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636937v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491386v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250947v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770063v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770058v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770054v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2542" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575869v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770075v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gudefin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Musnier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770106v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574191v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581374v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770101v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574188v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770099v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581604v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574193v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574185v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677s" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025879v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574202v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574204v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574203v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916381v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574196v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574198v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025885v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916389v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916330v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916392v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916390v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916327v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916387v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916373v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916385v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916394v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916393v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916397v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916380v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916399v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916401v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916403v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916405v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916409v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916408v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916411v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916413v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916400v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916419v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916417v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916416v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916418v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916422v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916415v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916421v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916424v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916426v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682194v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682238v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682003v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682022v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687212v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916792v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916793v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916794v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916795v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805202v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805412v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810388v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kerrien" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01116025v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833049v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030957v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030910v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030977v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030971v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820097v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820073v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820062v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684521v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820118v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030989v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820859v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798369v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Joonas Parikka" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6017-3892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149765568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reymondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93064-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875710v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Melliti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.98.144040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05334-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Ezzedine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10101960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Florent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Herold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.1979464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Desdevises" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajmb-16000157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02494-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. J. M. van de Water" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtial" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Xu Zhong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis A. Suttle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02204" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Parikka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2288-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J. Parikka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wauters" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12271" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0494-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.026757" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jurkevitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2016001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.013003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guidoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fonvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139175" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1121-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12365" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924AC981457830AA47067975FE5C34AD3546EC02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12201" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZT6FQ4G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-1073-2014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdhane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mejdeddine Kraiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Siram" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0320-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630902v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12166" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01914-13" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Theodoor Buitenhuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K.W. Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Karl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Landry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-301-2012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-101-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642831v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2012.672338" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F. Sazhin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.06.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V92GXRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02739-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641795v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2010023" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2010003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657114v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0235-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wilhelm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Bryhn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665207v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0261" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0255" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660201v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242E74AF62D99316C8D2E9250B9FC5FFD2BDCEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667529v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike R. Fischer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01961.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C297TP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01190" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655744v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Middelboe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markkus Weinbauer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02014.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMDXKJ3L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653424v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657681v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663356v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.05.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677796v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;not" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.01.011" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D2VZDJV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681842v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankignoulle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps272025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682107v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larsen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fonnes Flaten" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Sandaa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castberg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thyrhaug" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680567v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharek" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdalet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273031" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681358v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Neuwall" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame034093" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679056v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.1017-1022.2004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677048v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Archer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Wilson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681303v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratbak" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.6.2289" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratbak" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6496(03)00075-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heldal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iglesas-Rodriguez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William. W Wilson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672344v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680312v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163404v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franqois Lennon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107177v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756918v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751118v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750554v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753772v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755846v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250984v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817881v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Baudoux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816004v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810603v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116733v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053266v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916376v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Brandl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Curtis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809318v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel H. Grimsley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica U. Kegel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00009-8" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035949v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107216v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636937v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491386v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250947v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770063v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770058v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770054v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2542" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770075v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575869v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gudefin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Musnier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574191v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581374v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770101v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770106v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574188v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770099v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581604v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574193v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574185v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677s" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025879v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574202v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574204v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574203v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916381v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574196v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574198v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025885v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916330v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916389v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916392v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916387v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916390v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916327v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916373v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916385v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916394v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916393v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916397v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916380v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916399v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916401v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916409v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916405v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916403v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916408v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916411v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916413v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916400v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916417v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916419v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916416v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916418v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916422v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916415v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916421v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916424v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916426v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682238v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682194v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682003v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682022v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687212v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916792v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916793v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916794v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916795v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805202v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805412v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810388v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kerrien" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01116025v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833049v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030957v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030910v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030971v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030977v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820097v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820073v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820062v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684521v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820118v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030989v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820859v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798369v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Joonas Parikka" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>