--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -447,278 +447,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
+                <w:t xml:space="preserve">Quantifying invasion dynamics: Quantitative polymerase chain reaction vs. droplet digital polymerase chain reaction in monitoring the alien invasive bloody‐red shrimp Hemimysis anomala and its interaction with perch in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Soulignac</w:t>
+                <w:t xml:space="preserve">Sirine Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Anneville</w:t>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bolognesi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae2696⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (3), pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487563v1</w:t>
+                <w:t xml:space="preserve">hal-04875710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying invasion dynamics: Quantitative polymerase chain reaction vs. droplet digital polymerase chain reaction in monitoring the alien invasive bloody‐red shrimp Hemimysis anomala and its interaction with perch in Lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global overview of the impacts of phytoplankton blooms on lake and reservoir ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Melliti</w:t>
+                <w:t xml:space="preserve">T Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vautier</w:t>
+                <w:t xml:space="preserve">P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (3), pp.212-222. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.123005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae2696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875710v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete overview of algal blooms in Lake Geneva: shall the past shed light on the future?</w:t>
               </w:r>
@@ -802,425 +802,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive mysid Hemimysis anomala: an up-to-date review of its biology, ecology, distribution and ecological impacts</w:t>
+                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grimond</w:t>
+                <w:t xml:space="preserve">Manuel Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.98.144040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986463v1</w:t>
+                <w:t xml:space="preserve">hal-05314299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.V. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172, pp.113220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sky to underwater: Can passive acoustic monitoring replace plane-based aerial photography for quantifying human use of inland waters?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vieira</w:t>
+                <w:t xml:space="preserve">The invasive mysid Hemimysis anomala: an up-to-date review of its biology, ecology, distribution and ecological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127571. </w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.117-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.98.144040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314299v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Earth observations reveal the sequence of conditions leading to a large algal bloom in Lake Geneva</w:t>
               </w:r>
@@ -1334,291 +1334,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the real-time behavior of Hemimysis anomala’s winter swarms using acoustic camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bazin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.102250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2023.102250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631482v1</w:t>
+                <w:t xml:space="preserve">hal-04328718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the real-time behavior of Hemimysis anomala’s winter swarms using acoustic camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
+                <w:t xml:space="preserve">Direct effect of artificial warming on communities is stronger than its indirect effect through body mass reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diouloufet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rautureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), pp.102250. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e10561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2023.102250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.10561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328718v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Lake Health in the Anthropocene: Societal Implications and Treatment Strategies</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of the trophic niche width of Hemimysis anomala in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,291 +2251,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial, Phytoplankton, and Viral Distributions and Their Biogeochemical Contexts in Meromictic Lake Cadagno Offer Insights into the Proterozoic Ocean Microbial Loop</w:t>
+                <w:t xml:space="preserve">Soil pH, Calcium Content and Bacteria as Major Factors Responsible for the Distribution of the Known Fraction of the DNA Bacteriophage Populations in Soils of Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaspreet S Saini</w:t>
+                <w:t xml:space="preserve">Perrine Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Hassler</w:t>
+                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Cable</w:t>
+                <w:t xml:space="preserve">Malte Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fourquez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00052-22⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770119v1</w:t>
+                <w:t xml:space="preserve">hal-04017700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil pH, Calcium Content and Bacteria as Major Factors Responsible for the Distribution of the Known Fraction of the DNA Bacteriophage Populations in Soils of Luxembourg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial, Phytoplankton, and Viral Distributions and Their Biogeochemical Contexts in Meromictic Lake Cadagno Offer Insights into the Proterozoic Ocean Microbial Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet S Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Florent</w:t>
+                <w:t xml:space="preserve">Christel Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry-Michel Cauchie</w:t>
+                <w:t xml:space="preserve">Rachel Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Herold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Danza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.1458. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00052-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017700v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Dynamics of Abundance, Structure, and Diversity of Methanogens and Methanotrophs in Lake Sediments</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 16S rRNA primers to uncover Bdellovibrio and like organisms diversity and abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade A Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3510,282 +3510,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bdellovibrio and Like Organisms in Lake Geneva: An Unseen Elephant in the Room?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran-Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jacas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00098⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518788v1</w:t>
+                <w:t xml:space="preserve">hal-03002705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Bdellovibrio and Like Organisms in Lake Geneva: An Unseen Elephant in the Room?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.e00098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03002705v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in forecasting harmful algal blooms using machine learning models: A case study with Planktothrix rubescens in Lake Geneva</w:t>
               </w:r>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Blanco-Ameijeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Trimborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t>
@@ -5465,278 +5465,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the virus-to-prokaryote ratio (VPR): insights into virus-host relationships in a variety of ecosystems</w:t>
+                <w:t xml:space="preserve">Effects of mixing on the pelagic food web in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaarle J. Parikka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+                <w:t xml:space="preserve">Lydie Blottière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Wauters</w:t>
+                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12271⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604365v1</w:t>
+                <w:t xml:space="preserve">hal-01608120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mixing on the pelagic food web in shallow lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t>
+                <w:t xml:space="preserve">Deciphering the virus-to-prokaryote ratio (VPR): insights into virus-host relationships in a variety of ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaarle J. Parikka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence D. Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.161-177. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (2), pp.1081-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01608120v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the plankton groups of the deep, peri-alpine Lake Bourget</w:t>
               </w:r>
@@ -6726,51 +6726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VoM3 : virus de microbes, structures et fonctions, de la molécule à l’échelle des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarle J. Parikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10017,488 +10017,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle venue dans le Léman</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.360-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648129v1</w:t>
+                <w:t xml:space="preserve">hal-00820091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-Year assessment of the main environmental factors driving the free-living bacterial community structure in Lake Bourget (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (4), pp.941-954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-010-9767-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral abundance, production, decay rates and life strategies (lysogeny versus lysis) in Lake Bourget (France).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle venue dans le Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Subaqua (Marseille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235, pp.54-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820093v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+                <w:t xml:space="preserve">Viral abundance, production, decay rates and life strategies (lysogeny versus lysis) in Lake Bourget (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.616-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02364.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820091v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plankton community in Norwegian coastal waters-abundance, composition, spatial distribution and diel variation</w:t>
               </w:r>
@@ -10643,51 +10643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up versus top-down control of hypo- and epilimnion free-living bacterial community structures in two neighboring freshwater lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12098,260 +12098,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2009.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661745v1</w:t>
+                <w:t xml:space="preserve">hal-02665207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 627, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2009.0261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viriosphère : quelle place dans le fonctionnement et l’évolution des écosystèmes aquatiques (partie 1)</w:t>
               </w:r>
@@ -12428,77 +12428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus-versus flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12668,225 +12668,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obituary, Bernard Dussart (1922–2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 31 (3), pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbn129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527095v1</w:t>
+                <w:t xml:space="preserve">hal-02660201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary, Bernard Dussart (1922–2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (3), pp.345-348. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02660201v1</w:t>
+                <w:t xml:space="preserve">hal-00527095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des anciennes citées lacustres du lac du Bourget : une plongée dans notre histoire !</w:t>
               </w:r>
@@ -12941,103 +12941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t>
@@ -13303,103 +13303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.851-861. </w:t>
@@ -13751,64 +13751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 170 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13973,320 +13973,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les virus, chef d’orchestre aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effects of the quality and quantity of light and temperature on the growth of Planktothrix agardhii and P. rubescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Oberhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.1191-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1529-8817.2007.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657681v1</w:t>
+                <w:t xml:space="preserve">hal-02657121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of the quality and quantity of light and temperature on the growth of Planktothrix agardhii and P. rubescens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les virus, chef d’orchestre aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 407, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02657121v1</w:t>
+                <w:t xml:space="preserve">hal-02657681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14350,51 +14350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14432,90 +14432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment clé des écosystèmes aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14644,90 +14644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus planctoniques : un compartiment biologique clé des milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14911,51 +14911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the microcystin production of Planktothrix rubescens (cyanobacteria) assessed from a four-year survey of Lac du Bourget (France) and from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15208,51 +15208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15320,77 +15320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15441,77 +15441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des virus en milieu lacustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15575,51 +15575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Jardillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15855,51 +15855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angia Srieam Pradep Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16620,77 +16620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanophage diversity, inferred from g20 gene analyses, in the largest natural lake in France, Lake Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (2), pp.1017-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16832,77 +16832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotrophic bacterial dynamics and diversity in Annecy, Bourget and Geneva lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 222 (1), pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16927,51 +16927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17126,90 +17126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health hazards for terrestrial vertebrates from toxic cyanobacteria in surface water ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.361-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17792,64 +17792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of submersible spectrofluorometer for rapid monitoring of freshwater cyanobacterial blooms : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18862,90 +18862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the ecology of Hemimysis anomala, an invasive small pelagic crustacean alien, in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Thouzeau - Station Biologique de Roscoff - France, May 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19238,51 +19238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19320,51 +19320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des principaux facteurs régulant la structure eubacterienne dans le lac du Bourget (haute-savoie, france)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyria Berdjeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19877,51 +19877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux trophiques microbiens : structure et facteurs de contrôle dans le lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20002,51 +20002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réseaux trophiques microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20114,51 +20114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et rôle régulateur des virus aquatiques : le cas du lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20661,351 +20661,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires de l'impact de la lyse virale et de la prédation par les flagellés hétérotrophes sur la structure de la matière organique appréhendée par la spectroscopie de fluorescence 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+                <w:t xml:space="preserve">Phytoplankton structure and succession in the Reservoir Marne (Seine catchment Area, France) : a multitable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheur sur la caractérisation de la matière organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5. symposium for european freshwater sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Palerme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199090v1</w:t>
+                <w:t xml:space="preserve">hal-02755846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton structure and succession in the Reservoir Marne (Seine catchment Area, France) : a multitable approach</w:t>
+                <w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. symposium for european freshwater sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Palerme, France</w:t>
+              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755846v1</w:t>
+                <w:t xml:space="preserve">hal-00166176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires de l'impact de la lyse virale et de la prédation par les flagellés hétérotrophes sur la structure de la matière organique appréhendée par la spectroscopie de fluorescence 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyria Berdjeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheur sur la caractérisation de la matière organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166176v1</w:t>
+                <w:t xml:space="preserve">hal-00199090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between viruses, bacteria and protozoan grazers in aquatic environments</w:t>
               </w:r>
@@ -21030,64 +21030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marrkus Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Wien, Austria. 1 p</w:t>
@@ -21116,51 +21116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First estimates of viral impact on microbial communities in large French alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21211,51 +21211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and interactions of microbial communities in Lake Geneva with an emphasis on viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21306,90 +21306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions environnementales sur la production de Microcystines par Planktothrix rubescens (Cyanobacteries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque d'écologie microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21414,51 +21414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés microbiennes lacustres du Bourget et du Léman : rôle des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21669,269 +21669,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04574999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How noisy is the largest naturel deep lake in France?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Turco</w:t>
+                <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/fdi:010087876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251004v1</w:t>
+                <w:t xml:space="preserve">hal-04094861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific diving in France: an overview of the current practices in science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">How noisy is the largest naturel deep lake in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Turco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bourquin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marylin Beauchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Roscoff, France. 1 p. multigr., 2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2023, Roscoff (29680), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094861v1</w:t>
+                <w:t xml:space="preserve">hal-04251004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scientific diving network at INRAE (France)</w:t>
               </w:r>
@@ -21986,90 +21986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-faceted approach to determine the importance of Hemimysis anomala in the diet of the Eurasian perch (Perca fluviatilis) in Lake Geneva.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22111,90 +22111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the short-time scale swarm behavior of Hemimysis anomala using a high-resolution acoustic video camera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22787,51 +22787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -24071,51 +24071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M V Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Barouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24476,177 +24476,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perche, un poisson singulier</w:t>
+                <w:t xml:space="preserve">Pourquoi un vaccin COVID-19 pourrait mettre davantage en péril les requins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.18-21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770075v1</w:t>
+                <w:t xml:space="preserve">hal-04575869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un vaccin COVID-19 pourrait mettre davantage en péril les requins?</w:t>
+                <w:t xml:space="preserve">La perche, un poisson singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575869v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récifs artificiels: entretien croisé</w:t>
               </w:r>
@@ -25056,51 +25056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25174,151 +25174,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIENTÔT PLUS DE DAUPHINS AU PARC ASTÉRIX: ON EST CONTENTS (OU PAS)!</w:t>
+                <w:t xml:space="preserve">La programmation neuro-linguistique au service du plongeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581604v1</w:t>
+                <w:t xml:space="preserve">hal-04574193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La programmation neuro-linguistique au service du plongeur</w:t>
+                <w:t xml:space="preserve">BIENTÔT PLUS DE DAUPHINS AU PARC ASTÉRIX: ON EST CONTENTS (OU PAS)!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574193v1</w:t>
+                <w:t xml:space="preserve">hal-04581604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcher oui, mais pêcher autrement</w:t>
               </w:r>
@@ -26383,51 +26383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -26700,151 +26700,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sacs dans le Léman</w:t>
+                <w:t xml:space="preserve">La plongée subaquatique au service de la connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916380v1</w:t>
+                <w:t xml:space="preserve">hal-02916378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plongée subaquatique au service de la connaissance</w:t>
+                <w:t xml:space="preserve">Des sacs dans le Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916378v1</w:t>
+                <w:t xml:space="preserve">hal-02916380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MÂT FLOTTANT DU LAC</w:t>
               </w:r>
@@ -28004,51 +28004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Costel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28162,64 +28162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par ADNe (qPCR et ddPCR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cècile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28267,77 +28267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28441,319 +28441,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682163v1</w:t>
+                <w:t xml:space="preserve">hal-04684501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité de l’étude de la crevette invasive Hemimysis anomala par caméra acoustique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">ECLA; OFB, Office Français de la Biodiversité; INRAE; USMB; CARRTEL. 2023, pp.26</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684501v1</w:t>
+                <w:t xml:space="preserve">hal-04682163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la qPCR et de la ddPCR pour détecter et surveiller la dynamique de la petite crevette rouge sang Hemimysis anomala et de son interaction avec la perche : une étude appliquée au Léman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28867,51 +28867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Desgué-Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28976,77 +28976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29124,77 +29124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29272,51 +29272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29421,90 +29421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29524,271 +29524,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE RELATIVE AUX PICOCYANOBACTÉRIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682022v1</w:t>
+                <w:t xml:space="preserve">hal-04683395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité écologique du lac d’Annecy pour l'année 2021</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ETUDE RELATIVE AUX PICOCYANOBACTÉRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683395v1</w:t>
+                <w:t xml:space="preserve">hal-04682022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy pour l'année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29892,51 +29892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30102,77 +30102,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30273,51 +30273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé du suivi environnemental des eaux du lac du Bourget pour l’année 2019 et sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30391,77 +30391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi environnemental des eaux du lac du Bourget pour l’année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Espinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30898,51 +30898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31264,51 +31264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31604,51 +31604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final sur l'étude lourde du lac du Bourget (2004-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32248,51 +32248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater video of Perch predation on Hemimysis anomala in Lake Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32323,51 +32323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater winter swarms of the bloody-red shrimp Hemimysis anomala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32385,51 +32385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure connaissance de l’écologie de l’espèce invasive Hemimysis anomala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32843,51 +32843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C5858B1"/>
+    <w:nsid w:val="7F8683BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33074,51 +33074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6017-3892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149765568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reymondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93064-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875710v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Melliti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.98.144040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05334-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Ezzedine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10101960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Florent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Herold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071458" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.1979464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Desdevises" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajmb-16000157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02494-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. J. M. van de Water" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtial" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Xu Zhong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis A. Suttle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02204" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Parikka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2288-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J. Parikka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wauters" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12271" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0494-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.026757" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jurkevitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2016001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.013003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guidoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fonvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139175" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1121-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12365" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924AC981457830AA47067975FE5C34AD3546EC02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12201" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZT6FQ4G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-1073-2014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdhane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mejdeddine Kraiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Siram" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0320-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630902v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12166" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01914-13" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Theodoor Buitenhuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K.W. Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Karl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Landry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-301-2012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-101-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642831v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2012.672338" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F. Sazhin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.06.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V92GXRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02739-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641795v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2010023" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2010003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657114v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0235-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wilhelm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Bryhn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665207v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0261" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0255" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660201v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn129" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242E74AF62D99316C8D2E9250B9FC5FFD2BDCEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667529v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike R. Fischer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01961.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C297TP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01190" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655744v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Middelboe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markkus Weinbauer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02014.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMDXKJ3L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653424v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657681v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663356v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.05.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677796v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;not" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.01.011" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D2VZDJV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681842v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankignoulle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps272025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682107v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larsen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fonnes Flaten" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Sandaa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castberg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thyrhaug" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680567v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharek" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdalet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273031" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681358v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Neuwall" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame034093" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679056v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.1017-1022.2004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677048v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Archer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Wilson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681303v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratbak" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.6.2289" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratbak" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6496(03)00075-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heldal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iglesas-Rodriguez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William. W Wilson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672344v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680312v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163404v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franqois Lennon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107177v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756918v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751118v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750554v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753772v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755846v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250984v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817881v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Baudoux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816004v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810603v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116733v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053266v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916376v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Brandl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Curtis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809318v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel H. Grimsley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica U. Kegel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00009-8" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035949v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107216v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636937v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491386v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250947v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770063v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770058v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770054v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2542" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770075v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575869v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gudefin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Musnier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574191v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581374v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770101v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770106v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574188v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770099v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581604v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574193v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574185v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677s" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025879v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574202v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574204v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574203v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916381v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574196v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574198v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025885v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916330v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916389v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916392v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916387v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916390v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916327v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916373v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916385v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916394v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916393v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916397v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916380v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916378v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916399v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916401v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916409v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916405v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916403v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916408v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916411v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916413v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916400v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916417v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916419v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916416v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916418v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916422v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916415v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916421v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916424v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916426v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682238v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682194v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682003v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682022v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687212v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916792v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916793v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916794v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916795v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805202v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805412v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810388v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kerrien" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01116025v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833049v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030957v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030910v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030971v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030977v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820097v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820073v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820062v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684521v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820118v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030989v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820859v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798369v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Joonas Parikka" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6017-3892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149765568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Reymondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93064-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran&#8208;khac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Doubek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Patil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Stockwell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.70023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875710v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Melliti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soulignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Anneville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bolognesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P da Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ibelings" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae2696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01234-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.98.144040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Irani Rahaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Odermatt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sep&#250;lveda Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sebastian Reiss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01351-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2023.102250" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa A Weyhenmeyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azubuike V Chukwuka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brookes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolinne R Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05334-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2023008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade A Ezzedine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10101960" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Florent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Michel Cauchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Herold" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071458" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.1979464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Lewandowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay P Patil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2020.105996" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Desdevises" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Yajima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pavard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/oajmb-16000157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Trimborn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02494-18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag O Hessen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hejzlar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46838-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen A. J. M. van de Water" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Courtial" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Xu Zhong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis A. Suttle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02204" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931282v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Parikka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-018-2288-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blotti&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Millot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D. Hulot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J. Parikka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wauters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01636520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604868v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gallina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beniston" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0494-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.026757" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916354v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jurkevitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607716v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2016001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Meunier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.013003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916369v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guidoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fonvielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139175" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634181v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12444" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-33GH25C2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634689v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1121-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12365" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/924AC981457830AA47067975FE5C34AD3546EC02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12201" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZT6FQ4G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammini Parvathi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pradeep Ram" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-1073-2014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdhane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mejdeddine Kraiem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2014023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632925v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ram Angia Siram" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0320-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630902v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12166" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathi Ammini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9853-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01914-13" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643953v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Theodoor Buitenhuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K.W. Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Karl" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Landry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-301-2012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601788v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Buitenhuis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. W. Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Lomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Karl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Landry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-101-2012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642831v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475721.2012.672338" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648129v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820093v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02364.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4PK9JQN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse H. Pettersson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey F. Sazhin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.06.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V92GXRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02739-10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641795v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2010023" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2010003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657114v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0235-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Wilhelm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas C. Bryhn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.02.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657330v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665207v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0261" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666660v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2009.0255" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660201v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn129" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242E74AF62D99316C8D2E9250B9FC5FFD2BDCEF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655039v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667529v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike R. Fischer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark O. Gessner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.01961.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C297TP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01190" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655744v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Middelboe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markkus Weinbauer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02014.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMDXKJ3L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653424v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662877v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Havskum" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Li Zweifel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.02.009" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5734B8SP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Oberhaus" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2007.00414.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MJ8G6J4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657681v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199195v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528569v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663356v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.05.008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664265v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675566v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flinois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avois-Jacquet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maisonnette" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-005-0186-z" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5M5XZZH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528572v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delmas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681247v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Delmas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677796v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;not" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2005.01.011" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D2VZDJV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Harlay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002318" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681842v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankignoulle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gattuso" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps272025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682107v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larsen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Fonnes Flaten" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Sandaa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castberg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thyrhaug" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680567v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Havskum" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharek" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berdalet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273031" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681358v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Riebesell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Neuwall" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame034093" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679056v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.1017-1022.2004" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677048v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Evans" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Archer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Wilson" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003019" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681303v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratbak" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680235v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Muller" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wilson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.6.2289" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratbak" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-6496(03)00075-8" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673770v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Thingstad" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heldal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iglesas-Rodriguez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William. W Wilson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Prieur" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Lennon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/24.7.635" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paolini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163409v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lennon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1529-8817.2001.037003357.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026201" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672344v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680312v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1999.44.1.0052" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163404v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franqois Lennon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504555v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163415v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1998.43.8.1916" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107177v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250977v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123970v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Beurier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulange" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010076263" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756918v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758490v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Thomas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751118v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750554v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753772v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755846v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820151v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrkus Weinbauer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763970v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04574999v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10894845" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094861v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourquin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010087876" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251004v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Beauchaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250984v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394519v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394575v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817881v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bollache" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017648v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Baudoux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816004v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810603v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balvay" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116733v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053266v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916376v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zopfi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Brandl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Curtis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809318v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel H. Grimsley" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica U. Kegel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Moreau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00009-8" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035949v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Anh-Thu Weber" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107216v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636937v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491386v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250947v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770063v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770058v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770054v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk2542" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575869v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770075v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gudefin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Musnier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574191v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581374v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770101v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770106v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574188v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537005v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Goulon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770099v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574193v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581604v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574185v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13677s" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025879v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574202v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574204v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574203v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916381v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574196v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574198v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025885v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916330v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916389v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916392v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916387v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916390v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916327v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916373v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916385v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916394v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916393v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916397v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916378v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916380v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916399v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916401v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916409v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916405v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916403v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916408v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916411v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916413v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916400v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916417v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916419v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916416v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916418v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916422v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916415v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916421v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916424v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916426v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682522v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Costel" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682238v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682194v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682229v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684501v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682163v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682222v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682027v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682570v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682453v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682469v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cachera" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cr&#233;pin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goulon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682003v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682160v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683395v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682022v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682588v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682492v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687212v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916791v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682605v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916792v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916793v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916794v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916795v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805202v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805412v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811070v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810388v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kerrien" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821687v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01116025v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833049v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030957v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030910v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030971v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030977v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820097v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820073v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820062v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684521v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820118v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030989v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820859v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798369v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle Joonas Parikka" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>