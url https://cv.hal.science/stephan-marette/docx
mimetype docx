--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephan Marette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephan-marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille dans les domaines de l'analyse sensorielle, de l'économie expérimentale et de l'économie publique. Mes travaux récents se focalisent sur l’acceptabilité des consommateurs pour de nouveaux aliments basées sur des protéines d’origine unicellulaire, des produits fermentés ou des plantes éditées génétiquement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm working in the fields of sensory analysis, experimental economics and public economics. My recent work focuses on consumer acceptability of novel foods based on single-cell proteins, fermented products, or gene-edited plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : Campus Agro Paris-Saclay,PSAE (Bur. E4.657)22 place de l’Agronomie, 91120 Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preferences for Camelina oil: impact of sensory perceptions and information disclosure on acceptance of an unfamiliar oil coming from a minor crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 135, pp.105722. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment and cost‒benefit analysis: Exploring complementarities of methods to assess the impacts of regulations on food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de Matteu Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Monteiro Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Theresa Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (7), pp.e0326946. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives pour encourager la consommation de fruits et légumes chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic risk assessments of food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Országh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de Matteu Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara M Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.100802. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensory properties and their appreciation on willingness to pay for innovative cheeses with health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.105207. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foods produced with new plant engineering techniques succeed in the marketplace? A case study of apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Mojduszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.414-435. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a sustainable technological innovation applied to traditional soft cheese: Information concerning the benefits for health and the environment can compensate for a lower hedonic appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plant engineering techniques, R&D investment and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-economic factors affecting the emergence and impacts of new genomic techniques in agriculture: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and/or Nutritional Scores for Food Traffic-Lights: Results of an Online Survey Conducted on Pizza in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 23 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions about local food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-022-00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just a little bit more legumes! Results of an online survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.329-345. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2021.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of EU and US consumers’ willingness to pay for gene-edited food: Evidence from apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2020.105064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1542. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des consommateurs et l’avenir de la consommation de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VPC-2021-3734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of additional information, as a complement to information coming from packaging, to promote meat substitutes: A case study on a sausage based on vegetable proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104058. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Consumer Willingness to Pay for Legumes: A Laboratory Study with Lentils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.3408. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13063408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: news and views from the RAFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.415-416. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Global Welfare When Regulating Organic Products: Should Local Regulation Target Production or Consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), pp.5492. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12145492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary models and challenges for economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “the economics and sociology of the food-health-environment Nexus”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Reshuffling Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jwe.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and views on meat: a brief introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.507-508. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00126-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pleasure-oriented intervention on the nutritional quality of midafternoon snacks and on the relationship between food liking and perceived healthiness within mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.103947. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation durable: un autre sujet de discorde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Impact of Information Related to Fish Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2018-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Eco-labels and their Economic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.119-163. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/101.00000107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Nutri-Score en France sur le consentement-à-payer des consommateurs à faible revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (Octobre-Décembre), pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tax Coming from the IPCC Carbon Prices Cannot Change Consumption: Evidence from an Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), 20 p. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11184834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information on Willingness to Pay and Quantity Choices for Meat and Meat Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2017-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Health and Environmental Information on the Willingness to Pay for Functional Foods: The Case of a New Aloe Vera Based Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Claire Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanella Stranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Sarnataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2781. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Nutritional Quality of Consumers’ Food Purchases With Traffic-Lights Labels: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-019-09420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can menu labeling affect away-from-home-dietary choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.249-243. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bae-7678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a front-of-pack nutritional traffic-light label on the nutritional quality and the hedonic value of mid-afternoon snacks chosen by mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.104425. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illegitimate or Legitimate Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2018-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics, models and foresight for European sustainable food and nutrition security: The vision of the SUSFANS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom J. Achterbosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Crespo Cuaresma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna M. Geleijnse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill E. Hobbs, Stavroula Malla, Eric K. Sogah and May T. Yeung, 2014, Regulating Health Foods. Policy Challenges and Consumer Conundrums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (1-2), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory Integrated Pest Management in the European Union: Experimental insights on consumers' reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gomez-Y-Paloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R H Langrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (1-2), pp.25-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0041-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two experiments in one: How accounting for context matters for welfare estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.12 - 24. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (online), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label proliferation and consumers’ confusion. The weak impact of sustainability labels on the value of chocolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSDIET Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalisme et choix alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 5/2015 - Octobre 2016, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing for others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailey Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.2093-2111. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.61 - 76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, market mechanisms and regulation in the food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.217-235. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/BAE-18766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade restrictiveness indices in the presence of externalities: An application to non-tariff measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1513-1536. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caje.12157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-tariff measures when alternative regulatory tools can be chosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2015-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel: an integrated project for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ait-Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.178-183. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and willingness to pay for nanotechnology food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics benefits coming from the absence of labels proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2013-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une information nutritionnelle sur le choix de goûters pour soi ou pour autrui : les enfants sont-ils plus « paternalistes » que leur mère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.S50-S51. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paternalist meets his match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.61-108. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppt031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of traffic light labels and involvement on consumer choices for food and financial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Drescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic benefits from promoting linseed in the diet of dairy cows for reducing methane emissions and improving milk quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic value to smokers of graphic warning labels on cigarettes: evidence from combining Mmarket and experimental auction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Thrasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategy of one firm offering a new product with willingness to pay elicited in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation issues and consumers' purchase decisions for food products: evidence from a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are consumers concerned about palm oil? Evidence from a lab experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria with a multiple price list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (8), pp.809-812. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.748174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer choices for nano-food and nano-packaging in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can labeling and information policies harm consumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1542-0485.1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare costs and benefits of non-tariff measures in trade: a conceptual framework and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.356 - 375. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of a human food pathogen vaccine on food demand: a calibrated partial-equilibrium analysis of the U.S. beef market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. B. E. Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario F. M. F. Teisl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.366 - 384. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8489.2012.00584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes, minimum-quality standards and/or product labeling to improve environmental quality and welfare: Experiments can provide answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.337-357. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-011-9167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do environmental attitudes and food technology neophobia affect perceptions of the benefits of nanotechnology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Hosseini A. H. Matin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen E. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2011.01090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The welfare impact of food pathogen vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Teisl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do consumers in developed countries value the environment and workers' social rights in developing countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' willingness to pay for eco-friendly apples under different labels: evidences from a lab experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (2), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public understanding of nanotechnology in the food domain: the hidden role of views on science, technology and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0963662509350139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity for profitable investments in cellulosic biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. B. A. Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.714-719. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2010.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the 'right' choice based on experiments: regulatory decisions for food and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.361-381. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karpik, Lucien. Valuing the unique: the economics of singularities. Princeton, Princeton University Press, 2010, 296 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.160-162. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs entre indifférence et méfiance : comportements français et allemands face à une possible introduction des nanotechnologies dans le secteur agro-alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et comportement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of innovation in the food sector : a comparison between France and Germany with nanotechnology as example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernährungs Umschau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of information choice and discussion on consumers' willingness-to-pay for nanotechnologies in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combination of lab and field experiments for benefit-cost analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Benefit-Cost Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/2152-2812.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Do not eat fish more than twice a week’. Rational choice regulation and risk communication: uncertainty transfer from risk assessment to public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698571003710340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value elicitation using BDM and a discrete choice mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1554-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combination of Gravity and Welfare Approaches for Evaluating Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aaq026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional food, uncertainty and consumers' choices: a lab experiment with enriched yoghurts for lowering cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare impact of information with experiments: the crucial role of the price elasticity of demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1585-1593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morality of attitudes toward nanotechnology: about God, techno-scientific progress, and interfering with nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.373-381. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-009-9809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are standards always protectionist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2009.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer confusion and multiple equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1120-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare effects of food labels and bans with alternative willingness to pay measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppp013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental, societal and health information on consumers' choices for nanofood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-0485.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels instruments économiques de régulation de la qualité ? Marchés et réglementation dans le secteur agro-alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pro-competitive effect of demand enhancing check-off programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2009.01254.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-0485.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health information matter for modifying consumption? A field experiment measuring the impact of risk information on fish consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.2-20. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.01423.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foreign producers benefit from geographical indications under the new european regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estey Centre Journal of International Law and Trade Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, sunk costs and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1546-5616.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information santé et substitution entre poissons : les leçons d’expérimentation en laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of dioxins and polychlorinated biphenyls (PCBs) and the benefit of long-chain polyunsaturated fatty acids of the n-3 variety for French fish consumers in western coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.765 - 771. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030701816542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent international and regulatory decisions about geographical indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Babcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.453-472. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of fish species: an experiment measuring the impact of risk and benefit information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards and labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health information and substitution between fish: lessons from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.197-208. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and subsidies to change eating habits when information is not enough: an application to fish consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.119-143. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-008-9057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a minimum quality standard socially optimal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (38), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of product health information on liking and choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective marketing arrangements for geographically differentiated agricultural products: welfare impacts and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio H. Lence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (4), pp.947-963. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01036.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum safety standard, consumer's information and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.259-285. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-007-9036-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque et information des consommateurs : l’exemple du méthyle-mercure dans le poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a risk-benefit advisory on fish consumption and dietary exposure to methylmercury in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE/Etats-Unis : conflit à l’OMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Babcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financing of safety controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18-19, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement et l'organisation de la police de l'eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On food companies liability for obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limitation of penalties and the non-equivalence of penalties and taxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-005-5279-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul ministère avenue de Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19415, pp.15-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement et l'organisation territoriale de la police de l'eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financing of regulatory agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-004-4421-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des entreprises françaises sur les risques environnementaux : une analyse de l'information diffusée sur internet en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes décisions de la Commission européenne dans le domaine de l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buccirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 277-278, pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière : le cas de la Reyssouze dans l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°275, pp.30-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are uniform assessments for generic advertising optimal if products are differentiated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière : le cas de la Reyssouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 275, pp.30-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can quality certification lead to stable cartels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising, collective action and labeling in the European wine markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière: le cas de la Reyssouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 275, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2003.5412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some economic implications of public labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du droit de la concurrence au secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 277-278, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la concurrence et secteur agro-alimentaire dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4/02, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does contain vs. &amp;quot;Does not contain&amp;quot; : does it matter which GMO label is used ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets indirects des monopoles en matière de protection et de subvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition policy and the agribusiness sector in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buccirosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic advertising and product differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 84 (3), pp.691-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et les échanges agro-alimentaires : principes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 271 (271), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regolamentazione della qualità dei prodotti e la legittimità delle barriere commerciali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questione Agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés financiers et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés financiers et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should food safety certification be financed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83 (4), pp.852-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire : responsabilité et réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international et incertitude sur la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product safety provision and consumers' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.426-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 109, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocuité des aliments : protection ou protectionnisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de l'OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 216, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-tarrif trade barriers and consumers' information : the case of EU-US trade dispute over beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.437-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°16 - A la redécouverte d'une huile de table pourtant très ancienne : les préférences des consommateurs pour l'huile de caméline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°10 - Les effets du Nutri-Score et d'un possible score environnemental sur les marchés PSAE Brief n°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Narayanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n° 11 - Les préférences des consommateurs pour de nouveaux fromages produits avec le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des marchés et prix des produits alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Assogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savanturiers de l'alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°4 - Les nouvelles techniques génomiques en alimentation, l'acceptabilité des consommateurs et les choix de R&amp;D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les dispositions à payer des consommateurs européens et américains pour les produits alimentaires provenant de l’édition génomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs face à l'évolution des Appellations d'Origine Contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.305806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de viande : quelle place pour les substituts végétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il manger pour préserver l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mettre dans son assiette pour manger « durable » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider pour mieux anticiper les crises alimentaires et environnementales au centre des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Quae, pp.89-128, 2024, 978-2-7592-3894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches de‑coincidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Quae, pp.11-24, 2024, 978-2-7592-3894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé coïncider pour mieux anticiper : les crises alimentaires et environnementales au centre des crises systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Marette (coordination scientifique); Caroline Lejars (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759238941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels choix pour les consommateurs dans un contexte de fort questionnement sur la durabilité de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage pour l’agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4614-7883-6. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_446-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics and Potential Protectionism of Food Safety Standards and Inspections: An Application to the U.S. Shrimp Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Beghin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.43-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote quality perception in wine markets: brand advertising or geographical indication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures with Market Imperfections: Trade &amp; Welfare Implications in the Frontiers of Economics &amp; Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Press, 2013, ISBN: 978-1-78190-754-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1574-8715(2013)0000012008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and potential protectionism of food safety standards and inspections: an application to the U.S. shrimp market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing Limited, pp.43 - 71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Benefit Approach for the Assessment of Nontariff Measures in International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.15-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit approach for the assessment of nontariff measures in international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing Limited, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting social trust with regard to gendered perception of new food technologies : the case of nanofood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychology of Emotions, Motivations and Actions, 978-1-61209-843-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bans and labels with controversial food technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of the economics of food consumption and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2011, 978-0-19-956944-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality, food safety and certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annet Velthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU policy for agriculture, food and rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2010, 978-90-8686-118-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire dans le domaine de l'eau et l’application du principe pollueur-payeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Plavinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de l'eau : grands principes et réalités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, 2006, 2-7605-1457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labels in agriculture, their impact on trade and the scope for international policy action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in environmental and social labeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 3-7908-1755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des résultats pour la gestion du risque : Aspects économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-labelling economics : is public involvement necessary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, information and consumer behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2005, 1-84542-011-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution and complementarities in the biotechnology and pesticide markets : a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economic and environmental impacts of the agbiotech : a global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic/Plenum Publishers, 2003, 0-306-47501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating food safety in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to food-safety economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2003, 1-4020-1425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety, consumers' preferences and international trade rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and the world trade organization : Indian and French perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la MSH, 2002, 2-7351-0944-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in demand for quality and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global food trade and consumer demand for quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 0-306-46754-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 121 p., 2004, 2-7071-4144-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité alimentaires : les dimensions commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 87 p., 1999, 92-64-27159-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new technology to obtain aroma in solubilized soft-cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14. edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an intervention based on the pleasure of eating healthy foods could favour a positive relationship between food liking and perceived healthiness in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention au domicile mobilisant différentes dimensions du plaisir alimentaire permet-elle de réduire la charge calorique des goûters consommés par des enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a nutritional logo on mid-afternoon snack choices in mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Feeding and Drinking Group meeting: Scientific conference on eating &amp; drinking, institut Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un logo nutritionnel sur les choix de goûters au sein de la dyade mère-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would a breakthrough cheese technology be accepted by the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA Annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science association, Jun 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fromages Modèles Innovants pour construire la qualité d'un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYALSA : Systèmes alimentaires et santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’Infrastructure de Recherche CALIS peut apporter à des projets de recherche pluridisciplinaire ? Exemple du projet FroM’Innov dans le MP SYALSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Callis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should choose children's mid-afternoon snack: the mothers or their children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. annual meeting of the British feeding and drinking group (BFDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2019, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a pleasure-based intervention at home improve the nutritional quality of mid-afternoon snacks in the mother-child dyads?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-benefit analysis of first-and second-generation biofuels based on an economic valuation of life-cycle impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (2016) 2016(24thEUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies., Jun 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/24thEUBCE2016-4BO.13.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143. joint EAAE-AAEA seminar"Consumer behavior in a changing world: food, culture, society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of MIRABEL: a research program to develop tools for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ait-Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. C. F. Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-A. D.-A. Moneret-Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic gains and integrated pest management: an application to the sclerotinia and the canola crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire risques GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Thiverval-Grignon, FRA., Nov 2010, Paris, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel: a research program to develop tools for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Moneret-Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congress of the European Academy of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genève, Switzerland. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food risk management and regulatory experiments: the case of methylmercury in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Union of Risk Management For Preventive Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALDOR 2006 : VAlues in Decisions On Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Stockholm, Sweden. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare measurement and quality product differentiation in agriculture : an example from the EU-15 beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International congress of the EAAE : The future of rural Europe in the global agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product differentiation and trade : an example from the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on policy modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention for product safety, limited liability and market structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence INRA-IDEI : Industrial organization and the food processing industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers concerns and the legitimacy of barriers to trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association sur la réglementation de la sécurité des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rome, Italy. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for consumers' preferences in international trade rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Incorporating science, economics, sociology and politics in sanitary and phytosanitary standards in international trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Seminar : Industrial organisation and the food processing industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation des échanges dans un contexte d'information imparfaite sur la sécurité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Ecole de printemps d'économie internationale et d'économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Aix-en-Provence, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality and safety : trade considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Food quality and safety standards and trade in agricultural and food products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Londres, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation sur la qualité et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : IG-X VinEcoM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade, labels and consumer information : the case of hormone-treated beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International conference of agricultural economists : Food security, diversification, and resource management. Refocusing the role of agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Sacramento, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et efficacité du marché : le commerce international de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining versus price competition under adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et concurrence internationale : une application au problème des hormones dans la production de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Economie internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix négocié et prix affiché avec anti-sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ecole de printemps : Economie industrielle et internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Aix-en-Provence, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carbon Credits are Certified Could Change the Market Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Plant Engineering Techniques, R&D Investment, and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foods produced with new plant engineering techniques succeed in the marketplace? A case study of apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Mojduszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of EU and US consumers' willingness to pay for gene-edited food: Evidence from apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Restrictiveness Indices in Presence of Externalities : An Application to Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common labels and market mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signaling and international trade in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartel stability and quality signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal taxation in a context of asymetric information about quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buyer's endogenous choice and adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation et affichage des prix dans un contexte d'anti-sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et commerce international : l'exemple du conflit entre l'Europe et les Etats-Unis sur la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on multiple equilibria in markets with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing barriers to crop diversification: key elements of solutions identified across 25 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antier Clémentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtois Anne-Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UCL. 2021, 49p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies of costs and benefits of non-tariff measures: cheese, shrimp and flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Komorowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2010, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit framework for the assessment of non-tariff measures in agro-food trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les répartitions possibles entre les acteurs de la filière agro-alimentaire des gains éventuels tirés des plantes transgéniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2001, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque alimentaire et son évaluation socio‐économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation socioéconomique des risques naturels et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétrie d'information sur la qualité et mécanismes de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Ouest Nanterre La Défense, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephan Marette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephan-marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille dans les domaines de l'analyse sensorielle, de l'économie expérimentale et de l'économie publique. Mes travaux récents se focalisent sur l’acceptabilité des consommateurs pour de nouveaux aliments basées sur des protéines d’origine unicellulaire, des produits fermentés ou des plantes éditées génétiquement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm working in the fields of sensory analysis, experimental economics and public economics. My recent work focuses on consumer acceptability of novel foods based on single-cell proteins, fermented products, or gene-edited plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : Campus Agro Paris-Saclay,PSAE (Bur. E4.657)22 place de l’Agronomie, 91120 Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preferences for Camelina oil: impact of sensory perceptions and information disclosure on acceptance of an unfamiliar oil coming from a minor crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 135, pp.105722. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives pour encourager la consommation de fruits et légumes chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment and cost‒benefit analysis: Exploring complementarities of methods to assess the impacts of regulations on food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de Matteu Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Monteiro Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Theresa Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (7), pp.e0326946. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0326946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic risk assessments of food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Országh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de Matteu Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara M Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ákos Jóźwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.100802. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensory properties and their appreciation on willingness to pay for innovative cheeses with health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.105207. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2024.105207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foods produced with new plant engineering techniques succeed in the marketplace? A case study of apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Mojduszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (1), pp.414-435. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a sustainable technological innovation applied to traditional soft cheese: Information concerning the benefits for health and the environment can compensate for a lower hedonic appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104753. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The socio-economic factors affecting the emergence and impacts of new genomic techniques in agriculture: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and/or Nutritional Scores for Food Traffic-Lights: Results of an Online Survey Conducted on Pizza in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 23 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plant engineering techniques, R&D investment and international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions about local food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-022-00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just a little bit more legumes! Results of an online survey in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.329-345. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2021.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and Consumer Willingness to Pay for Legumes: A Laboratory Study with Lentils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.3408. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13063408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of EU and US consumers’ willingness to pay for gene-edited food: Evidence from apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2020.105064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and Consumer Interest in an Antioxidant-Enriched Ham Associated with Reduced Colorectal Cancer Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Guéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1542. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13051542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des consommateurs et l’avenir de la consommation de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, VPC-2021-3734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of additional information, as a complement to information coming from packaging, to promote meat substitutes: A case study on a sausage based on vegetable proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.104058. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a pleasure-oriented intervention on the nutritional quality of midafternoon snacks and on the relationship between food liking and perceived healthiness within mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84, pp.103947. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.103947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: news and views from the RAFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.415-416. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Global Welfare When Regulating Organic Products: Should Local Regulation Target Production or Consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (14), pp.5492. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12145492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary models and challenges for economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness-to-Pay for Reshuffling Geographical Indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Saïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wine Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jwe.2020.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on “the economics and sociology of the food-health-environment Nexus”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00125-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and views on meat: a brief introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.507-508. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00126-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a front-of-pack nutritional traffic-light label on the nutritional quality and the hedonic value of mid-afternoon snacks chosen by mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.104425. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.104425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Nutri-Score en France sur le consentement-à-payer des consommateurs à faible revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (Octobre-Décembre), pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tax Coming from the IPCC Carbon Prices Cannot Change Consumption: Evidence from an Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (18), 20 p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11184834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information on Willingness to Pay and Quantity Choices for Meat and Meat Substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2017-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation durable: un autre sujet de discorde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [Espagne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Impact of Information Related to Fish Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2018-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Eco-labels and their Economic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.119-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/101.00000107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Health and Environmental Information on the Willingness to Pay for Functional Foods: The Case of a New Aloe Vera Based Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Claire Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanella Stranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Sarnataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2781. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Nutritional Quality of Consumers’ Food Purchases With Traffic-Lights Labels: An Experimental Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10603-019-09420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can menu labeling affect away-from-home-dietary choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.249-243. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bae-7678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illegitimate or Legitimate Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2018-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics, models and foresight for European sustainable food and nutrition security: The vision of the SUSFANS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom J. Achterbosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke J.M. de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Crespo Cuaresma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna M. Geleijnse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill E. Hobbs, Stavroula Malla, Eric K. Sogah and May T. Yeung, 2014, Regulating Health Foods. Policy Challenges and Consumer Conundrums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (1-2), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0038-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandatory Integrated Pest Management in the European Union: Experimental insights on consumers' reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gomez-Y-Paloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R H Langrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (1-2), pp.25-54. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-017-0041-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two experiments in one: How accounting for context matters for welfare estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bouillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.12 - 24. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (online), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label proliferation and consumers’ confusion. The weak impact of sustainability labels on the value of chocolate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSDIET Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalisme et choix alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 5/2015 - Octobre 2016, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing for others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bailey Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (22), pp.2093-2111. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2015.1114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.61 - 76. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joep.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, market mechanisms and regulation in the food chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3), pp.217-235. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/BAE-18766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and willingness to pay for nanotechnology food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-tariff measures when alternative regulatory tools can be chosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2015-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel: an integrated project for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crépet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ait-Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (2), pp.178-183. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade restrictiveness indices in the presence of externalities: An application to non-tariff measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (4), pp.1513-1536. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/caje.12157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economics benefits coming from the absence of labels proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jafio-2013-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une information nutritionnelle sur le choix de goûters pour soi ou pour autrui : les enfants sont-ils plus « paternalistes » que leur mère ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.S50-S51. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70616-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paternalist meets his match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bailey Norwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.61-108. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppt031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of traffic light labels and involvement on consumer choices for food and financial products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Drescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic benefits from promoting linseed in the diet of dairy cows for reducing methane emissions and improving milk quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic value to smokers of graphic warning labels on cigarettes: evidence from combining Mmarket and experimental auction data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew C. Rousu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Thrasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple equilibria with a multiple price list</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (8), pp.809-812. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504851.2012.748174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer choices for nano-food and nano-packaging in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strategy of one firm offering a new product with willingness to pay elicited in the lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (3), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation issues and consumers' purchase decisions for food products: evidence from a laboratory experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are consumers concerned about palm oil? Evidence from a lab experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.180-189. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' willingness to pay for eco-friendly apples under different labels: evidences from a lab experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (2), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of a human food pathogen vaccine on food demand: a calibrated partial-equilibrium analysis of the U.S. beef market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. B. E. Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario F. M. F. Teisl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.366 - 384. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8489.2012.00584.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes, minimum-quality standards and/or product labeling to improve environmental quality and welfare: Experiments can provide answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.337-357. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-011-9167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do environmental attitudes and food technology neophobia affect perceptions of the benefits of nanotechnology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Hosseini A. H. Matin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen E. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1470-6431.2011.01090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can labeling and information policies harm consumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/1542-0485.1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare costs and benefits of non-tariff measures in trade: a conceptual framework and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Trade Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.356 - 375. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1474745612000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do consumers in developed countries value the environment and workers' social rights in developing countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The welfare impact of food pathogen vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian E. Roe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Teisl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2011.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunity for profitable investments in cellulosic biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. B. A. Babcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer Tréguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.714-719. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2010.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the 'right' choice based on experiments: regulatory decisions for food and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.361-381. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public understanding of nanotechnology in the food domain: the hidden role of views on science, technology and nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0963662509350139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommateurs entre indifférence et méfiance : comportements français et allemands face à une possible introduction des nanotechnologies dans le secteur agro-alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karpik, Lucien. Valuing the unique: the economics of singularities. Princeton, Princeton University Press, 2010, 296 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.160-162. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbr002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et comportement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combination of lab and field experiments for benefit-cost analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Benefit-Cost Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/2152-2812.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of innovation in the food sector : a comparison between France and Germany with nanotechnology as example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernährungs Umschau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of information choice and discussion on consumers' willingness-to-pay for nanotechnologies in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta J. Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea A. Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value elicitation using BDM and a discrete choice mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1554-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combination of Gravity and Welfare Approaches for Evaluating Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aaq026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional food, uncertainty and consumers' choices: a lab experiment with enriched yoghurts for lowering cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt-Mélèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare impact of information with experiments: the crucial role of the price elasticity of demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1585-1593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Do not eat fish more than twice a week’. Rational choice regulation and risk communication: uncertainty transfer from risk assessment to public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Risk and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13698571003710340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are standards always protectionist?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.179-192. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9396.2009.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morality of attitudes toward nanotechnology: about God, techno-scientific progress, and interfering with nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.373-381. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-009-9809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer confusion and multiple equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.1120-1128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare effects of food labels and bans with alternative willingness to pay measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson L. Lusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.319-337. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppp013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information santé et substitution entre poissons : les leçons d’expérimentation en laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliomer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels instruments économiques de régulation de la qualité ? Marchés et réglementation dans le secteur agro-alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pro-competitive effect of demand enhancing check-off programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (2), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2009.01254.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-0485.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of environmental, societal and health information on consumers' choices for nanofood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (2), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-0485.1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health information matter for modifying consumption? A field experiment measuring the impact of risk information on fish consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.2-20. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.01423.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foreign producers benefit from geographical indications under the new european regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estey Centre Journal of International Law and Trade Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality, sunk costs and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1546-5616.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxes and subsidies to change eating habits when information is not enough: an application to fish consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.119-143. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-008-9057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a minimum quality standard socially optimal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (38), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing the risk of dioxins and polychlorinated biphenyls (PCBs) and the benefit of long-chain polyunsaturated fatty acids of the n-3 variety for French fish consumers in western coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.765 - 771. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030701816542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent international and regulatory decisions about geographical indications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Babcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (4), pp.453-472. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agr.20173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The choice of fish species: an experiment measuring the impact of risk and benefit information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards and labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health information and substitution between fish: lessons from laboratory and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.197-208. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2007.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE/Etats-Unis : conflit à l’OMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Babcock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective marketing arrangements for geographically differentiated agricultural products: welfare impacts and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio H. Lence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot J. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89 (4), pp.947-963. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2007.01036.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum safety standard, consumer's information and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.259-285. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-007-9036-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of product health information on liking and choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque et information des consommateurs : l’exemple du méthyle-mercure dans le poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a risk-benefit advisory on fish consumption and dietary exposure to methylmercury in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houdart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financing of safety controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18-19, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On food companies liability for obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limitation of penalties and the non-equivalence of penalties and taxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.135-151. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10657-005-5279-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un seul ministère avenue de Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19415, pp.15-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement et l'organisation de la police de l'eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement et l'organisation territoriale de la police de l'eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The financing of regulatory agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.95-113. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-004-4421-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des entreprises françaises sur les risques environnementaux : une analyse de l'information diffusée sur internet en 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59, pp.154-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does contain vs. &amp;quot;Does not contain&amp;quot; : does it matter which GMO label is used ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (3), pp.327-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière : le cas de la Reyssouze dans l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°275, pp.30-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are uniform assessments for generic advertising optimal if products are differentiated ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agribusiness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.367-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière : le cas de la Reyssouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 275, pp.30-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes décisions de la Commission européenne dans le domaine de l'alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buccirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 277-278, pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some economic implications of public labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.83-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can quality certification lead to stable cartels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan d'un contrat de rivière: le cas de la Reyssouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 275, pp.30-50. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2003.5412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising, collective action and labeling in the European wine markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Zago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Distribution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications du droit de la concurrence au secteur agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 277-278, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la concurrence et secteur agro-alimentaire dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4/02, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et les échanges agro-alimentaires : principes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Pascal Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 271 (271), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecoru.2002.5344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic advertising and product differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 84 (3), pp.691-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets indirects des monopoles en matière de protection et de subvention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 267, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition policy and the agribusiness sector in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buccirosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés financiers et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La regolamentazione della qualità dei prodotti e la legittimità delle barriere commerciali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questione Agraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés financiers et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should food safety certification be financed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83 (4), pp.852-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire : responsabilité et réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques : les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 43, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international et incertitude sur la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 81, pp.43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product safety provision and consumers' information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Economic Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (4), pp.426-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la concurrence et de la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 109, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocuité des aliments : protection ou protectionnisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de l'OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 216, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-tarrif trade barriers and consumers' information : the case of EU-US trade dispute over beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.437-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le différend entre l'Union européenne, les Etats-Unis et le Canada sur la viande bovine hormonée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Porin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°16 - A la redécouverte d'une huile de table pourtant très ancienne : les préférences des consommateurs pour l'huile de caméline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°10 - Les effets du Nutri-Score et d'un possible score environnemental sur les marchés PSAE Brief n°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Calvarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Narayanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n° 11 - Les préférences des consommateurs pour de nouveaux fromages produits avec le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les dispositions à payer des consommateurs européens et américains pour les produits alimentaires provenant de l’édition génomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des marchés et prix des produits alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Assogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Savanturiers de l'alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n°4 - Les nouvelles techniques génomiques en alimentation, l'acceptabilité des consommateurs et les choix de R&amp;D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs face à l'évolution des Appellations d'Origine Contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.305806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il manger pour préserver l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de viande : quelle place pour les substituts végétaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que mettre dans son assiette pour manger « durable » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Yokessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches de‑coincidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Quae, pp.11-24, 2024, 978-2-7592-3894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé coïncider pour mieux anticiper : les crises alimentaires et environnementales au centre des crises systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephan Marette (coordination scientifique); Caroline Lejars (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2024, 9782759238941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider pour mieux anticiper les crises alimentaires et environnementales au centre des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marette Stéphan (ed.); Lejars Caroline (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Quae, pp.89-128, 2024, 978-2-7592-3894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels choix pour les consommateurs dans un contexte de fort questionnement sur la durabilité de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’élevage pour l’agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4614-7883-6. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_446-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost–benefit approach for the assessment of nontariff measures in international trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing Limited, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote quality perception in wine markets: brand advertising or geographical indication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyan Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-Tariff Measures with Market Imperfections: Trade &amp; Welfare Implications in the Frontiers of Economics &amp; Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Press, 2013, ISBN: 978-1-78190-754-2. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S1574-8715(2013)0000012008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics and potential protectionism of food safety standards and inspections: an application to the U.S. shrimp market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing Limited, pp.43 - 71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-Benefit Approach for the Assessment of Nontariff Measures in International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.15-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00841297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economics and Potential Protectionism of Food Safety Standards and Inspections: An Application to the U.S. Shrimp Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Beghin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nontariff Measures with Market Imperfections: Trade and Welfare Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.43-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting social trust with regard to gendered perception of new food technologies : the case of nanofood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bieberstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Psychology of Emotions, Motivations and Actions, 978-1-61209-843-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bans and labels with controversial food technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of the economics of food consumption and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2011, 978-0-19-956944-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality, food safety and certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annet Velthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU policy for agriculture, food and rural areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publisher, 2010, 978-90-8686-118-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire dans le domaine de l'eau et l’application du principe pollueur-payeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Plavinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques de l'eau : grands principes et réalités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, 2006, 2-7605-1457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labels in agriculture, their impact on trade and the scope for international policy action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New frontiers in environmental and social labeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2006, 3-7908-1755-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des résultats pour la gestion du risque : Aspects économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tec et Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sciences et Techniques Agroalimentaires, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-labelling economics : is public involvement necessary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, information and consumer behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2005, 1-84542-011-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution and complementarities in the biotechnology and pesticide markets : a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The economic and environmental impacts of the agbiotech : a global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic/Plenum Publishers, 2003, 0-306-47501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulating food safety in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to food-safety economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2003, 1-4020-1425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food safety, consumers' preferences and international trade rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and the world trade organization : Indian and French perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la MSH, 2002, 2-7351-0944-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in demand for quality and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global food trade and consumer demand for quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, 0-306-46754-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lejars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 121 p., 2004, 2-7071-4144-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité alimentaires : les dimensions commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 87 p., 1999, 92-64-27159-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From’Innov: a new technology to obtain aroma in solubilized soft-cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Levesque-Du-Rostu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14. edition of the International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an intervention based on the pleasure of eating healthy foods could favour a positive relationship between food liking and perceived healthiness in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention au domicile mobilisant différentes dimensions du plaisir alimentaire permet-elle de réduire la charge calorique des goûters consommés par des enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a nutritional logo on mid-afternoon snack choices in mother-child dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Feeding and Drinking Group meeting: Scientific conference on eating &amp; drinking, institut Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un logo nutritionnel sur les choix de goûters au sein de la dyade mère-enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would a breakthrough cheese technology be accepted by the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA Annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science association, Jun 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fromages Modèles Innovants pour construire la qualité d'un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYALSA : Systèmes alimentaires et santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’Infrastructure de Recherche CALIS peut apporter à des projets de recherche pluridisciplinaire ? Exemple du projet FroM’Innov dans le MP SYALSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Callis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should choose children's mid-afternoon snack: the mothers or their children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie E. Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. annual meeting of the British feeding and drinking group (BFDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Feeding and Drinking Group., Apr 2019, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a pleasure-based intervention at home improve the nutritional quality of mid-afternoon snacks in the mother-child dyads?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. european conference on sensory and consumer research (eurosense)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Verona, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-benefit analysis of first-and second-generation biofuels based on an economic valuation of life-cycle impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (2016) 2016(24thEUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETA-Florence Renewable Energies., Jun 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/24thEUBCE2016-4BO.13.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. annual meeting of the british feeding and drinking group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are children more paternalistic than their mothers when choosing snacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143. joint EAAE-AAEA seminar"Consumer behavior in a changing world: food, culture, society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of MIRABEL: a research program to develop tools for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ait-Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. C. F. Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-A. D.-A. Moneret-Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Allergy and Clinical Immunology and World Allergy Organization World Allergy and Asthma Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.667-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic gains and integrated pest management: an application to the sclerotinia and the canola crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire risques GIS GCHP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). Thiverval-Grignon, FRA., Nov 2010, Paris, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabel: a research program to develop tools for risk and cost/benefit analysis of peanut allergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Moneret-Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Roosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Congress of the European Academy of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Genève, Switzerland. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food risk management and regulatory experiments: the case of methylmercury in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Roosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Union of Risk Management For Preventive Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALDOR 2006 : VAlues in Decisions On Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Stockholm, Sweden. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare measurement and quality product differentiation in agriculture : an example from the EU-15 beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International congress of the EAAE : The future of rural Europe in the global agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product differentiation and trade : an example from the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on policy modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention for product safety, limited liability and market structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence INRA-IDEI : Industrial organization and the food processing industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for consumers' preferences in international trade rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Incorporating science, economics, sociology and politics in sanitary and phytosanitary standards in international trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers concerns and the legitimacy of barriers to trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l'Association sur la réglementation de la sécurité des aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Rome, Italy. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Seminar : Industrial organisation and the food processing industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libéralisation des échanges dans un contexte d'information imparfaite sur la sécurité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Ecole de printemps d'économie internationale et d'économie industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Aix-en-Provence, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of common labelling in a context of asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : IG-X VinEcoM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality and safety : trade considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : Food quality and safety standards and trade in agricultural and food products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Londres, United Kingdom. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation sur la qualité et commerce international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et efficacité du marché : le commerce international de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade, labels and consumer information : the case of hormone-treated beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International conference of agricultural economists : Food security, diversification, and resource management. Refocusing the role of agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Sacramento, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de label et concurrence internationale : une application au problème des hormones dans la production de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs : Economie internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Rennes, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining versus price competition under adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congress : Redefining the roles for European agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Edimbourg, United Kingdom. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix négocié et prix affiché avec anti-sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Ecole de printemps : Economie industrielle et internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Aix-en-Provence, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Carbon Credits are Certified Could Change the Market Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can foods produced with new plant engineering techniques succeed in the marketplace? A case study of apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Mojduszka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Plant Engineering Techniques, R&D Investment, and International Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of EU and US consumers' willingness to pay for gene-edited food: Evidence from apples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade Restrictiveness Indices in Presence of Externalities : An Application to Non-Tariff Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Christopher Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common labels and market mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartel stability and quality signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Crespi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality signaling and international trade in food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal taxation in a context of asymetric information about quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits et commerce international : l'exemple du conflit entre l'Europe et les Etats-Unis sur la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Fontguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buyer's endogenous choice and adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermédiation et affichage des prix dans un contexte d'anti-sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on multiple equilibria in markets with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing barriers to crop diversification: key elements of solutions identified across 25 case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antier Clémentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtois Anne-Maud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UCL. 2021, 49p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’analyse de la pertinence en matière de nutrition de systèmes d’information nutritionnelle destinés au consommateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Atlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2016-SA-0017, Anses. 2017, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies of costs and benefits of non-tariff measures: cheese, shrimp and flowers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Célia Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Komorowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin von Lampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2010, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-benefit framework for the assessment of non-tariff measures in agro-food trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Tongeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les répartitions possibles entre les acteurs de la filière agro-alimentaire des gains éventuels tirés des plantes transgéniques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2001, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque alimentaire et son évaluation socio‐économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation socioéconomique des risques naturels et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétrie d'information sur la qualité et mécanismes de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Marette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Ouest Nanterre La Défense, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8D0BCB1"/>
+    <w:nsid w:val="2E91EDF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-marette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de Matteu Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feliciano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Monteiro Pires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Theresa Thomsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326946" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Orsz&#225;gh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Mojduszka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bodnar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00166-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Roosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00127-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijiang Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145492" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00113-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124907v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00125-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00126-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Marette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2018-0006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Yokessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000107" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184834" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castellari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2017-0028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claire Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Stranieri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sarnataro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112781" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nabec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-019-09420-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bae-7678" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goubel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104425" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2018-0004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0038-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biguzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R H Langrell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0041-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouillot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.11.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailey Norwood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1114577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01391335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.02.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-18766" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Beghin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2015-0009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papadopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ait-Dahmane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loynet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bieberstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goddard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.12.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2013-0014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70616-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Norwood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt031" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Drescher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4173B42EECD48560F2090BE466959326F9AB6A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.03.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Rousu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Thrasher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.09.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21341" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MZ435XH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr065" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.09.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1JL9TJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019040v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.748174" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a A. Bieberstein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Roosen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Vandermoere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr069" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1542-0485.1373" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-7KQP0CJH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Tongeren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000201" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004167v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. B. E. Roe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. F. Teisl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8489.2012.00584.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754589v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9167-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12DMHTKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hosseini A. H. Matin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Goddard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Vandermoere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Bieberstein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2011.01090.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGX9L48J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Roe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.11.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBVP2K1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754604v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.10.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8QLPRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.12.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW0XP9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandermoere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bieberstein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662509350139" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. B. A. Babcock" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer Tr&#233;guer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2010.10.044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-410D8F4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000490v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1073" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698571003710340" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172930v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825280v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaq026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-86JDG6GC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.04.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H9NVSQC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9809-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2009.00856.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppp013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-6ZDC0C4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172920v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1274" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F41924B005AF7897B920D3354771DB88151F4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172925v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Crespi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2009.01254.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58DFAC5A9C6C1F58857F7FA99EA48CD26B956BB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172901v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.01423.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172905v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crespi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1546-5616.1096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01BDF0B7C7130C7811013751B0ABE38555CA667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172867v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Khalfi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701816542" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172871v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Clemens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Babcock" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20173" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172859v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172850v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2007.10.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ3MCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172882v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9057-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E01CAC61873B9A4CBC72EB7EA51BDA9B270015B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172886v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186919v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.12.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPQK8W8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172818v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio H. Lence" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot J. Hayes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foster" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01036.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9036-x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172838v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186920v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZJ4DMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172826v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Babcock" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669498v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679371v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-004-4421-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSD0DQM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buccirossi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673847v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crespi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674083v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670931v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Zago" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671456v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671109v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680195v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670269v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borzeix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673827v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buccirosi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670889v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371352v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2002.5344" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676156v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670963v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834457v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692541v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691835v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025431v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molina" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069228v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240478v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937946v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240616v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623431v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185877v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627150v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Biard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182185v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125019v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_446-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849883v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173011v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyan Yue" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1574-8715(2013)0000012008" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841297v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173009v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=17948" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172949v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet Velthuis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823221v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Plavinet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811979v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828169v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142533v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789536v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790025v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790097v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791759v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150037v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785955v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282258v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzao Zhu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4BO.13.5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580718v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004755v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Crepet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ait-Dahmane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. C. F. Elegbede" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-A. D.-A. Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001117v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruck" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004300v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Roosen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818889v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Union of Risk Management For Preventive Medicine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827750v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830909v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839605v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764643v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839835v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836330v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835850v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835663v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842254v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770847v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835767v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839556v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844098v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524998v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359622v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167477v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872222v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961727v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828931v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840694v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834301v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842784v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838622v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968854v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antier Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amrom" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Anne-Maud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186934v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Komorowska" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Lampe" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279002v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801908v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840586v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephan-marette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.06.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de Matteu Monteiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feliciano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Monteiro Pires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Theresa Thomsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0326946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Orsz&#225;gh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beghin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;c&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Mojduszka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010247" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bodnar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12516" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00166-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Roosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2021.0071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063408" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;lia Disdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.105064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03022070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02865892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Marette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.103947" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124959v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00127-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijiang Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12145492" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00113-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Sa&#239;di" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00125-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00126-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goubel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Marette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.104425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Yokessa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11184834" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castellari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2017-0028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2018-0006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000107" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Claire Ricci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanella Stranieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sarnataro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112781" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nabec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10603-019-09420-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bae-7678" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2018-0004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0038-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biguzzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomez-Y-Paloma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R H Langrell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0041-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bouillot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.11.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bailey Norwood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2015.1114577" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01391335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.02.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/BAE-18766" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Bieberstein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goddard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2015-0009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papadopoulos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Elegbede" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ait-Dahmane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loynet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Christopher Beghin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caje.12157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2013-0014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70616-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailey Norwood" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt031" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Drescher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4173B42EECD48560F2090BE466959326F9AB6A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.03.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Rousu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Thrasher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2014.09.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.748174" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a A. Bieberstein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta J. Roosen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Blanchemanche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Vandermoere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21341" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MZ435XH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr065" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.09.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N1JL9TJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.12.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HW0XP9M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004167v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. B. E. Roe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. F. Teisl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8489.2012.00584.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-011-9167-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-12DMHTKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Hosseini A. H. Matin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen E. Goddard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Vandermoere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Bieberstein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1470-6431.2011.01090.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGX9L48J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1542-0485.1373" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-7KQP0CJH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754587v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Tongeren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474745612000201" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.10.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8QLPRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Roe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2011.11.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBVP2K1H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. B. A. Babcock" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer Tr&#233;guer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2010.10.044" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-410D8F4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr026" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandermoere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bieberstein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963662509350139" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000490v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001174v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018978v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/2152-2812.1073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004339v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172930v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825280v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aaq026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-86JDG6GC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172948v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt-M&#233;l&#232;ze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2010.04.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H9NVSQC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698571003710340" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2009.00856.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-009-9809-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172964v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppp013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-6ZDC0C4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172915v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Crespi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2009.01254.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58DFAC5A9C6C1F58857F7FA99EA48CD26B956BB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172920v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1274" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F41924B005AF7897B920D3354771DB88151F4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172901v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.01423.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172905v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Crespi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1546-5616.1096" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01BDF0B7C7130C7811013751B0ABE38555CA667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-008-9057-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E01CAC61873B9A4CBC72EB7EA51BDA9B270015B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172867v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Khalfi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Roy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030701816542" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Clemens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Babcock" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.20173" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172859v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2007.10.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FQ3MCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Babcock" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio H. Lence" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot J. Hayes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foster" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2007.01036.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172833v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-007-9036-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2006.12.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VPQK8W8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172838v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186920v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houdart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2007.04.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZJ4DMT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675583v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coestier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5279-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669498v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679371v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-004-4421-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSD0DQM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671991v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Harmand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680195v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Crespi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062594v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673847v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674083v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674361v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buccirossi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671456v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crespi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677691v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568957v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2003.5412" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670931v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Zago" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671109v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.2002.5344" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670889v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borzeix" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673827v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buccirosi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03834457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coestier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676156v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680014v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bureau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670963v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692541v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690460v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685344v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695822v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Porin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686108v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jones" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691835v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694316v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025431v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calvarin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Landreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molina" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069228v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240616v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240478v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937946v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030774v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.305806" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185877v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623431v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627150v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182185v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182181v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Biard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125019v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_446-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173009v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173011v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyan Yue" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1574-8715(2013)0000012008" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173010v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841297v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849883v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=17948" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172989v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172949v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annet Velthuis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823221v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Plavinet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811979v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823147v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/notice/fr2743008940.html" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828150v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828329v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828169v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826723v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142533v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levesque-Du-Rostu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boissel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789536v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790025v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790097v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791759v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150037v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428692v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785955v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Ginon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282258v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzao Zhu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/24thEUBCE2016-4BO.13.5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580692v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580718v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004755v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Crepet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ait-Dahmane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. C. F. Elegbede" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-A. D.-A. Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001117v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruck" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004300v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Roosen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818889v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Union of Risk Management For Preventive Medicine" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825165v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ramos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832097v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827750v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830909v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764643v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839605v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839835v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836330v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842254v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835850v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835663v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770847v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838925v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839556v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835767v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844098v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524998v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167477v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359622v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872222v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961727v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828931v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lecocq" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840694v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840634v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837719v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842784v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834301v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837606v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838622v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968854v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antier Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amrom" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Anne-Maud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606445v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186934v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Komorowska" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin von Lampe" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279002v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diemer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levert" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801908v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840586v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>